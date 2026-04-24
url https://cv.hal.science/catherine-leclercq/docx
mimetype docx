--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -300,51 +300,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°66</w:t>
+              <w:t xml:space="preserve">, 2025, 66, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -722,51 +722,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activism and Self-Construction: The Liberating Career of a Communist Party Employee</w:t>
+                <w:t xml:space="preserve">Engagement et construction de soi. La carrière d'émancipation d'un permanent communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
@@ -776,293 +776,293 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.084.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301088v1</w:t>
+                <w:t xml:space="preserve">hal-04005530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences biographiques de l’engagement. Socialisations militantes et mobilité sociale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Pagis</w:t>
+                <w:t xml:space="preserve">Activism and Self-Construction: The Liberating Career of a Communist Party Employee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.127-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.084.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences biographiques de l’engagement. Socialisations militantes et mobilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (4), pp.5-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.084.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pudal, Un monde défait. Les communistes français de 1956 à nos jours, Bellecombe-en-Bauges, Editions du Croquant, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (1), p. 147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041154v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04005530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partis s’intéressent-ils à nos enquêtes ? Éléments comparatifs sur la réception des recherches sur les partis</w:t>
               </w:r>
@@ -2196,195 +2196,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervention sociologique et animation du débat après la représentation de la pièce « La Violence des riches » (adaptation théâtrale du livre de Michel Pinçon et Monique Pinçon-Charlot par la compagnie « Vaguement compétitifs »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campus en Festival 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Mar 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Les classes populaires et le FN &amp;lt;/i&amp;gt;, avec Gérard Mauger, Willy Pelletier et Stéphane Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande conférence du département de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Bourdieu, Mar 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intervention sociologique et animation du débat après la représentation de la pièce « La Violence des riches » (adaptation théâtrale du livre de Michel Pinçon et Monique Pinçon-Charlot par la compagnie « Vaguement compétitifs »)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Jeunesses françaises. Bac+5 made in banlieue&amp;lt;/i&amp;gt;, avec Fabien Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus en Festival 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Mar 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Grande conférence du département de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Descartes, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence et animation de la séance « La nuit, terrain d'expérimentation de pratiques politiques spécifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages et représentations politiques de la nuit de la Révolution à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'histoire de l'Université de Poitiers, org. François Dubasque et Guillaume Garnier, Nov 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,327 +2537,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le Malheur militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lille 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Jeunesses françaises. Bac+5 made in banlieue&amp;lt;/i&amp;gt;, avec Fabien Truong</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États généraux des sciences sociales critiques [280 signataires]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ libre aux sciences sociales, Cahiers d'Histoire, Revue d'histoire critique, Savoir/Agir, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Voyages de classes&amp;lt;/i&amp;gt;, avec Nicolas Jounin et Nedjma Cognasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande conférence du département de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Descartes, Mar 2016, Poitiers, France</w:t>
-[...218 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Descartes, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2800,290 +2800,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fonction critique des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaxie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat "Révoltes!"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ libre aux sciences sociales, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrières du désengagement et travail biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’étude des devenirs biographiques. Techniques et concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion de l'atelier « Espace et politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Territoire(s) et réseaux locaux : quelles perspectives théoriques et méthodologiques en sciences sociales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO – Groupe de recherches sociologiques sur les sociétés contemporaines, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364125v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-04012536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et animation de la conférence de Bernard Pudal</w:t>
               </w:r>
@@ -3132,523 +3132,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un amphi Bourdieu ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages du travail de Pierre Bourdieu en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Leclercq; Wenceslas Lizé; Hélène Stevens, Oct 2012, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classes populaires et rapports à la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes populaires et recompositions sociales : une approche comparative France/Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire de Stéphane Beaud et Benoît de L'Estoile, ENS Jourdan, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un amphi Bourdieu ? Introduction</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et animation de la projection-débat du film « Le Président » en présence du réalisateur Yves Jeuland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les usages du travail de Pierre Bourdieu en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Leclercq; Wenceslas Lizé; Hélène Stevens, Oct 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Documenter le métier politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPUL – Centre de recherche sur l'action politique de l'Université de Lausanne (UNIL), Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix politiques et identités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Chamboduc de Saint Pulgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment étudier les milieux populaires urbains de la fin du Moyen Âge ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire de François Menant, ENS Ulm, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Organisation et animation de la projection-débat du film « Le Président » en présence du réalisateur Yves Jeuland</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les trajectoires de désengagement des militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenter le métier politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAPUL – Centre de recherche sur l'action politique de l'Université de Lausanne (UNIL), Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire « Communismes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire sociale – Université Paris 1 – Bibliothèque Maitron, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la sortie d'un parti politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de master de Frédéric Sawicki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de science politique, Université Paris 1 Panthéon-Sorbonne, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se désengager en “gardant son âme”. La construction d’un “communisme à soi” chez les anciens militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de l’âme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sciences sociales des religions, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012538v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04328029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture, restitution et réception des travaux sur les partis politiques</w:t>
               </w:r>
@@ -3766,165 +3766,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Partis » : le PCF au prisme de ses anciens militants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Approches du communisme » coordonné par Marc Lazar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP de Paris, Jun 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fidélité dans le désengagement. Discours et pratiques de la continuité chez les anciens militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international IFRESI-CLERSE-USTL-CERAPS « Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRESI; CLERSE; USTL; CERAPS, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041109v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04332629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité partisane au prisme de la désidentification. Une approche microsociologique du désengagement au PCF</w:t>
               </w:r>
@@ -4042,191 +4042,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Recent Evolutions of the French Communist Party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Platone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis, Change, and Survival of Southern European Communist Parties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Studies Association; University of Massachussetts; University of Arizona; University of Kansas, May 2001, Aix en Provence, MMSH, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation et discussion de la conférence d'Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que la littérature fait à la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP de Lille, Jan 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332645v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04012554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désaffection du PCF : une crise dans la représentation des ouvriers?</w:t>
               </w:r>
@@ -4275,165 +4275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoires d’“ex”. Pour une sociologie compréhensive du désengagement communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le désengagement militant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERMM; AFSP, Jun 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le désengagement des militants ouvriers dans la fédération communiste du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Le PCF : idéologie, politique, société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEODE, Apr 2001, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046385v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04046384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4647,51 +4647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences biographiques de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84 (4), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,138 +5190,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Leclercq; Olivier Masclet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, 2025, Idées reçues, 979-10-318-0779-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 979-10-318-0779-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de « crocs-en-jambe » ? Le doctorat comme enjeu de luttes dans le processus d’institutionnalisation de la science politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5341,209 +5427,123 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Verschueren; Laurie Aoustet; Pierre Bataille; Arnaud Desvignes; Lucie Lachenal; Cécile Obligi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse et le doctorat. Socio-histoire d'un grade universitaire (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne et Presses universitaires de Franche-Comté, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masclet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les classes moyennes valorisent la culture. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Leclercq; Olivier Masclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2025, Idées reçues, 979-10-318-0779-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6001,51 +6001,51 @@
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Leclercq; Wenceslas Lizé; Hélène Stevens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Dispute, pp.7-32, 2015, 7-828-43032-63-9. </w:t>
+              <w:t xml:space="preserve">, La Dispute, pp.7-32, 2015, 978-2-84303-263-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6919,51 +6919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16CD5DE2"/>
+    <w:nsid w:val="28A64D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7067,51 +7067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="277EA88A"/>
+    <w:nsid w:val="9D85B84C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7301,51 +7301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/es0101-73302016165996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.022.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02498004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chamboduc de Saint Pulgent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Platone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/tous-moyens/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/bourdieu-et-les-sciences-sociales--9782843032639?lang=fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232246v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0439" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Montlibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champ Libre Aux Sciences Sociales" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04046430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/es0101-73302016165996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.022.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02498004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chamboduc de Saint Pulgent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Platone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/tous-moyens/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/bourdieu-et-les-sciences-sociales--9782843032639?lang=fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0439" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Montlibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champ Libre Aux Sciences Sociales" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04046430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>