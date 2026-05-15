--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -800,269 +800,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Pudal, Un monde défait. Les communistes français de 1956 à nos jours, Bellecombe-en-Bauges, Editions du Croquant, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (1), p. 147-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Activism and Self-Construction: The Liberating Career of a Communist Party Employee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (4), pp.127-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.084.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences biographiques de l’engagement. Socialisations militantes et mobilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (4), pp.5-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.084.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005382v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04041154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partis s’intéressent-ils à nos enquêtes ? Éléments comparatifs sur la réception des recherches sur les partis</w:t>
               </w:r>
@@ -1377,3057 +1377,3126 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de l'anonymisation en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du GRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malheur militant et désengagement : axes d'analyse et retour sur une trajectoire sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master de l'EHESS,"Les échos des mouvements sociaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Rayer; Gökçe Tuncel, Apr 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le champ journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Médias &amp; actualité sociale et syndicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut CGT d'histoire sociale. Institut départemental de la Vienne (IHS CGT 86); Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (CRIHAM); Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), May 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie dans l'espace médiatique : enjeux et conditions de la diffusion de la connaissance sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La sociologie hors de ses murs. Circulations, pratiques et appropriations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctorants du GRESCO, Nov 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments d'analyse sociologique de la violence d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences–Débats « Violence et Politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Sciences humaines et arts (Université de Poitiers); Jérôme Grévy, Apr 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-discussion de l’ouvrage Le malheur militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du RT 34 de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau thématique 34 (RT 34) « Sociologie politique » de l'Association française de sociologie (AFS); Clément Petitjean; Stéphanie Archat, Mar 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion du panel Les épreuves de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les échos des mouvements sociaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études sociologiques et politiques Raymond Aron (CESPRA, EHESS), Feb 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion de la session Réhabiliter les mémoires ouvrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de sciences humaines et sociales "La fabrique des mémoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctorants du GRESCO – Groupe de recherches sociologiques sur les sociétés contemporaines; MSHS Poitiers – Maison des Sciences de l'Homme et de la Société Poitiers, Oct 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorat de science politique, enjeu de luttes dans le processus d’institutionnalisation d’une discipline. Le cas de la science politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rotman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thèse et le doctorat. Socio-histoire d’un grade universitaire, XIXè-XXIè siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Bataille; Arnaud Desvignes; Cécile Obligi; Pierre Verschueren, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le malheur militant : enjeux scientifiques et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantier de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO – Groupe de recherches sociologiques sur les sociétés contemporaines, Dec 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du légitimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Le politique, la politisation, les rapports politiques au monde social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAPUL, Jun 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques sociales du désengagement au PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire des partis politiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Copernic, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention sociologique et animation du débat après la représentation de la pièce « La Violence des riches » (adaptation théâtrale du livre de Michel Pinçon et Monique Pinçon-Charlot par la compagnie « Vaguement compétitifs »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campus en Festival 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Mar 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Les classes populaires et le FN &amp;lt;/i&amp;gt;, avec Gérard Mauger, Willy Pelletier et Stéphane Beaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande conférence du département de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Bourdieu, Mar 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Jeunesses françaises. Bac+5 made in banlieue&amp;lt;/i&amp;gt;, avec Fabien Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande conférence du département de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Descartes, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence et animation de la séance « La nuit, terrain d'expérimentation de pratiques politiques spécifiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et représentations politiques de la nuit de la Révolution à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d'histoire de l'Université de Poitiers, org. François Dubasque et Guillaume Garnier, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le Malheur militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lille 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mot d'ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">États généraux des sciences sociales critiques [280 signataires]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ libre aux sciences sociales, Cahiers d'Histoire, Revue d'histoire critique, Savoir/Agir, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du livre &amp;lt;i&amp;gt;Voyages de classes&amp;lt;/i&amp;gt;, avec Nicolas Jounin et Nedjma Cognasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande conférence du département de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, UFR SHA, amphi Descartes, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales de politisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Neyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat « Un savoir engagé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Champ libre aux sciences sociales, Mar 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction critique des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaxie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat "Révoltes!"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ libre aux sciences sociales, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières du désengagement et travail biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude des devenirs biographiques. Techniques et concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion de l'atelier « Espace et politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Territoire(s) et réseaux locaux : quelles perspectives théoriques et méthodologiques en sciences sociales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO – Groupe de recherches sociologiques sur les sociétés contemporaines, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et animation de la conférence de Bernard Pudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie(s) aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival Raisons d'agir, Apr 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes populaires et rapports à la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes populaires et recompositions sociales : une approche comparative France/Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de Stéphane Beaud et Benoît de L'Estoile, ENS Jourdan, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un amphi Bourdieu ? Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages du travail de Pierre Bourdieu en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Leclercq; Wenceslas Lizé; Hélène Stevens, Oct 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et animation de la projection-débat du film « Le Président » en présence du réalisateur Yves Jeuland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter le métier politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAPUL – Centre de recherche sur l'action politique de l'Université de Lausanne (UNIL), Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix politiques et identités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Chamboduc de Saint Pulgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment étudier les milieux populaires urbains de la fin du Moyen Âge ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire de François Menant, ENS Ulm, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les trajectoires de désengagement des militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Communismes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire sociale – Université Paris 1 – Bibliothèque Maitron, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la sortie d'un parti politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master de Frédéric Sawicki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de science politique, Université Paris 1 Panthéon-Sorbonne, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se désengager en “gardant son âme”. La construction d’un “communisme à soi” chez les anciens militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de l’âme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sciences sociales des religions, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture, restitution et réception des travaux sur les partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans les partis politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP; MOD; GEOPP, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'&amp;quot;ex&amp;quot; : une sociologie des bifurcations politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d'étude des organisations et partis politiques (GEOPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOPP – Groupe sur l'étude des organisations et partis politiques; AFSP – Association française de science politique, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partis » : le PCF au prisme de ses anciens militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Approches du communisme » coordonné par Marc Lazar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP de Paris, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélité dans le désengagement. Discours et pratiques de la continuité chez les anciens militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international IFRESI-CLERSE-USTL-CERAPS « Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRESI; CLERSE; USTL; CERAPS, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité partisane au prisme de la désidentification. Une approche microsociologique du désengagement au PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tendances récentes de l’étude des partis politiques dans la science politique française. Organisations, réseaux, acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de la félicité militante. Le bonheur communiste au miroir des “ex”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Vivre et militer dans les institutions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASSP, Dec 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Recent Evolutions of the French Communist Party</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Platone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis, Change, and Survival of Southern European Communist Parties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mediterranean Studies Association; University of Massachussetts; University of Arizona; University of Kansas, May 2001, Aix en Provence, MMSH, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et discussion de la conférence d'Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que la littérature fait à la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP de Lille, Jan 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désaffection du PCF : une crise dans la représentation des ouvriers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise(s) du lien politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAPS; Lille 2, May 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d’“ex”. Pour une sociologie compréhensive du désengagement communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Le désengagement militant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERMM; AFSP, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désengagement des militants ouvriers dans la fédération communiste du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Le PCF : idéologie, politique, société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEODE, Apr 2001, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4437,98 +4506,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélité dans le désengagement. Discours et pratiques de la continuité chez les anciens militants du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international IFRESI-CLERSE-USTL-CERAPS « Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4538,51 +4607,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications interdites ? Sur l'anonymisation en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4598,155 +4667,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incidences biographiques de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84 (4), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter dans les partis politiques. Perspectives comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aït-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4755,101 +4824,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ethuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (4), pp.7-139, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4859,320 +4928,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200 p., 2025, Idées reçues, 979-10-3180779-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masclet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05218249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malheur militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2022, Ouvertures politiques, 9782807339453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.filli.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.filli.2022.01⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344 p., 2015, 7-828-43032-63-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5182,1050 +5251,1050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Leclercq; Olivier Masclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2025, Idées reçues, 979-10-318-0779-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de « crocs-en-jambe » ? Le doctorat comme enjeu de luttes dans le processus d’institutionnalisation de la science politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rotman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Verschueren; Laurie Aoustet; Pierre Bataille; Arnaud Desvignes; Lucie Lachenal; Cécile Obligi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La thèse et le doctorat. Socio-histoire d'un grade universitaire (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne et Presses universitaires de Franche-Comté, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 979-10-318-0779-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les classes moyennes valorisent la culture. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Leclercq; Olivier Masclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, 2025, Idées reçues, 979-10-318-0779-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fonctionnaire territorial confronté à la &amp;quot;modernisation&amp;quot; de l'administration régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Romain Pudal; Jérémy Sinigaglia (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, 2024, Champ social, 978-2-36512-378-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relégation. Un ouvrier communiste “quitté par le parti”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Fillieule; Catherine Leclercq; Rémi Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le malheur militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur; De Boeck, pp.195-216, 2022, Ouvertures politiques, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.filli.2022.01.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.filli.2022.01.0195⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04005408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations de l’engagement. Contribution à une sociologie des affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fillieule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Fillieule; Catherine Leclercq; Rémi Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le malheur militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur; De Boeck, pp.7-31, 2022, Ouvertures politiques, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.filli.2022.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.filli.2022.01.0007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04005415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouveaux&amp;quot; mouvements politiques sont-ils nouveaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Copernic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel indocile de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.439-449, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.coper.2019.01.0439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.coper.2019.01.0439⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04005514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise&amp;quot; des partis, doxa du renouveau et délaissement des classes populaires. À propos du PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire des partis politiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2018, 9782365121699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une interdisciplinarité réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Leclercq; Wenceslas Lizé; Hélène Stevens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu et les sciences sociales. Réception et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.7-32, 2015, 978-2-84303-263-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/disp.lecle.2015.01.0007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04005437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisons de sortir. Le désengagement des militants du Parti communiste français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Fillieule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désengagement militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.131-154, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Painful Moulting : The Mutation of the French Communist Party</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Platone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joan Botella; Luis Ramiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crisis of Communism and Party Change. The Evolution of West European Communist and Post-communist Parties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Ciències Politiques y Socials Eds, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6235,98 +6304,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des questions politiques. 60 enjeux de la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6336,405 +6405,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien. Le &amp;quot;vécu&amp;quot; et la raison. Georg Simmel lu par Émile Durkheim et par Georg Lukács</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Montlibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sociologiques n°64</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à disséminer des instruments de défense contre les mécanismes du pouvoir et de la domination [Appel d'un collectif de chercheurs]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste un nouvel habillage de l’idéologie dominante [tribune]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Palheta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Palheta</w:t>
+                <w:t xml:space="preserve">hal-04364061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance libère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Libre Aux Sciences Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ Libre Aux Sciences Sociales</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04332639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de connivence entre le PCF et les mondes ouvriers. Retour sur les réceptions du changement partisan dans le bassin minier du Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le PCF - Espaces Marx n°21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6744,114 +6813,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d’« ex ». Une approche socio-biographique du désengagement des militants du Parti communiste français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Sciences Po - Institut d'études politiques de Paris, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04046430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6919,51 +6988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28A64D6A"/>
+    <w:nsid w:val="3CE7378D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7067,51 +7136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D85B84C"/>
+    <w:nsid w:val="0396E0A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7301,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/es0101-73302016165996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.022.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02498004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenoir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chamboduc de Saint Pulgent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Platone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/tous-moyens/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005434v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/bourdieu-et-les-sciences-sociales--9782843032639?lang=fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0195" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0439" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Montlibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champ Libre Aux Sciences Sociales" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04046430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-leclercq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/es0101-73302016165996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.022.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.084.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rotman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02498004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chamboduc de Saint Pulgent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Platone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01847019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ethuin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/tous-moyens/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/bourdieu-et-les-sciences-sociales--9782843032639?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.filli.2022.01.0007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0439" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.lecle.2015.01.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Platone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Montlibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Palheta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champ Libre Aux Sciences Sociales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04046430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>