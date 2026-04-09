--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2047,303 +2047,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-based PON supporting multiple optical private networks using OCDMA technique</w:t>
+                <w:t xml:space="preserve">Nonlinear pulse reshaping with highly birefringent photonic crystal fiber for OCDMA receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (4), pp.241 - 250. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (18), pp.1367-1369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-011-9449-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2057415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305751v1</w:t>
+                <w:t xml:space="preserve">hal-00563551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse reshaping with highly birefringent photonic crystal fiber for OCDMA receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Ring-based PON supporting multiple optical private networks using OCDMA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.241 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-011-9449-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2057415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00563551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 laser-induced crystallization of sol-gel-derived indium tin oxide films</w:t>
               </w:r>
@@ -2475,51 +2475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of quadratic congruence codes using superstructured fiber Bragg gratings for a flexible data rate coherent DS-OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (7), pp.692 - 703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,90 +2605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.3121-3128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3613,260 +3613,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-100 Gbit/s mixed-line-rate experimental demonstration</w:t>
+                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Chouman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Tremblay</w:t>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibechana Adhikari</w:t>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ware</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PN 2018: 20th Photonics North conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895348v1</w:t>
+                <w:t xml:space="preserve">hal-02287958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">10-100 Gbit/s mixed-line-rate experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibechana Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">PN 2018: 20th Photonics North conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287958v1</w:t>
+                <w:t xml:space="preserve">hal-01895348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting optical power excursions in erbium doped fiber amplifiers using neural networks</w:t>
               </w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surampudi Atchutananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2018 : Asia Communication and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1 - 3, </w:t>
@@ -4293,51 +4293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2017 : Asia Communications and Photonics Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Guangzhou, China. </w:t>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON 2017: 19th International Conference on Transparent Optical Networks </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t>
@@ -4750,1385 +4750,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bit rate matching study for energy efficient optical transport network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Kanj</w:t>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Augé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gayathri Chempakamadom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. pp.172 - 174, </w:t>
+              <w:t xml:space="preserve">PhotonicsNorth 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. pp.1 - 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PN.2015.7569207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204720v1</w:t>
+                <w:t xml:space="preserve">hal-01370657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical channel impact over the PSD of UWB over FSO links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Arvizu-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Eleazar Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Villarreal-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Santos-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free-Space Laser Communication and Atmospheric Propagation XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, Ca, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2079848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895299v1</w:t>
+                <w:t xml:space="preserve">hal-01272283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical channel impact over the PSD of UWB over FSO links</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
+                <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communication and Atmospheric Propagation XXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2079848⟩</w:t>
+              <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. pp.172 - 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272283v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line contention management in colorless directionless reconfigurable optical Add/Drop multiplexer node</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Fazel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lengle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACPC 2015 : Asia Communications and Photonics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272254v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer restoration in elastic optical networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+                <w:t xml:space="preserve">Off-line contention management in colorless directionless reconfigurable optical Add/Drop multiplexer node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Network Design and Modeling, 2015 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACPC 2015 : Asia Communications and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Hong Kong SAR China. paper AM3G.5 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2015.AM3G.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255342v1</w:t>
+                <w:t xml:space="preserve">hal-01272254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit rate matching study for energy efficient optical transport network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Multilayer restoration in elastic optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotonicsNorth 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. pp.1 - 1, </w:t>
+              <w:t xml:space="preserve">Optical Network Design and Modeling, 2015 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PN.2015.7569207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370657v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse temps-fréquence par OFDI pour la caractérisations de fibres multimodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+                <w:t xml:space="preserve">Long haul and high speed optical networks using dual polarization 2-band OFDM CS-NRZ-DQPSK signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2014 : 34e Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PHOTONICS NORTH 2014 : 16th Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada. pp.92880C - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2075221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272233v1</w:t>
+                <w:t xml:space="preserve">hal-01281985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How problematic is Spectrum Fragmentation in operator's Gridless network?</w:t>
+                <w:t xml:space="preserve">Traffic forecast impact on spectrum fragmentation in gridless optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auge Jean-Luc</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Network Design and Modeling, 2014 International Conference on </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Communication (ECOC), 2014 European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2150.9208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255333v1</w:t>
+                <w:t xml:space="preserve">hal-01255348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic forecast impact on spectrum fragmentation in gridless optical networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Bonetto</w:t>
+                <w:t xml:space="preserve">Analyse temps-fréquence par OFDI pour la caractérisations de fibres multimodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Communication (ECOC), 2014 European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNOG 2014 : 34e Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.222 - 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255348v1</w:t>
+                <w:t xml:space="preserve">hal-01272233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Graded-Index Multi-Mode Fiber for High Capacity Single-and Multi-Mode Optical Home Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+                <w:t xml:space="preserve">How problematic is Spectrum Fragmentation in operator's Gridless network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auge Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964026⟩</w:t>
+              <w:t xml:space="preserve">Optical Network Design and Modeling, 2014 International Conference on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2150.9208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080239v1</w:t>
+                <w:t xml:space="preserve">hal-01255333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long haul and high speed optical networks using dual polarization 2-band OFDM CS-NRZ-DQPSK signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile Graded-Index Multi-Mode Fiber for High Capacity Single-and Multi-Mode Optical Home Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Fazel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTONICS NORTH 2014 : 16th Photonics North Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada. pp.92880C - </w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2075221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281985v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction Ratio and BER Estimation of a Three Degree ROADM Node with Different WSS Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,51 +6313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three degree ROADM node design using different Wavelength Selective Switch placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,472 +6402,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter signal generation for sensor network applications based on radio over fibre technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent versus incoherent BER evaluation in a direct sequence OCDMA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800639v1</w:t>
+                <w:t xml:space="preserve">hal-00800626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Falih Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Frignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
+              <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Los Angeles, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2012.JW2A.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756646v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djalal Falih Bendimerad</w:t>
+                <w:t xml:space="preserve">Millimeter signal generation for sensor network applications based on radio over fibre technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Félix Baldenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Frignac</w:t>
+                <w:t xml:space="preserve">Salvador Villareal-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics North 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344518v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent versus incoherent BER evaluation in a direct sequence OCDMA system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vilanova I La Geltru, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800626v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t>
               </w:r>
@@ -6955,2889 +6955,2889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral phase en/decoders for OCDMA access network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Anne Millaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BGPP 2010 : Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BGPP.2010.BThB3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515718v1</w:t>
+                <w:t xml:space="preserve">hal-01308996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Ware</w:t>
+                <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919587v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">A Highly Birefringent Photonic Crystal Fiber Based Nonlinear Thresholding Device for OCDMA Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470027v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Supercontinuum généré par fibre optique à cristal photonique pour l'accès multiple à répartition par code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309443v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Birefringent Photonic Crystal Fiber Based Nonlinear Thresholding Device for OCDMA Receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621189v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral phase en/decoders for OCDMA access network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Millaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BGPP 2010 : Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.79-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BGPP.2010.BThB3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308996v1</w:t>
+                <w:t xml:space="preserve">hal-00515718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309440v1</w:t>
+                <w:t xml:space="preserve">hal-00919587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum généré par fibre optique à cristal photonique pour l'accès multiple à répartition par code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469981v1</w:t>
+                <w:t xml:space="preserve">hal-01309443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412582⟩</w:t>
+              <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, St. Petersburg, Russia. pp.132-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04190-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317654v1</w:t>
+                <w:t xml:space="preserve">hal-00818191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction de seuillage optique non linéaire accordable a base d'une fibre microstructure hautement birefringente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Spectral Phase OCDMA Encoder/Decoder using Travelling Interference FringePhoto-Writing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Lepers</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG '09 28èmes Journées Nationales d'Optique Guidées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715975v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral phase OCDMA encoder/decoder using travelling interference fringe photo-writing technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIA Communications and Photonics Conference- APC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461984v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Phase OCDMA Encoder/Decoder using Travelling Interference FringePhoto-Writing Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonction de seuillage optique non linéaire accordable a base d'une fibre microstructure hautement birefringente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Douay</w:t>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Shanghai, China</w:t>
+              <w:t xml:space="preserve">JNOG '09 28èmes Journées Nationales d'Optique Guidées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411809v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
+                <w:t xml:space="preserve">Spectral phase OCDMA encoder/decoder using travelling interference fringe photo-writing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island Of São Miguel, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">ASIA Communications and Photonics Conference- APC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Shangai, China. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446777v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction de seuillage optique non-linéaire accordable à base d'une fibre microstructurée hautement biréfringente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steevy Cordette</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island Of São Miguel, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446796v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
+                <w:t xml:space="preserve">Fonction de seuillage optique non-linéaire accordable à base d'une fibre microstructurée hautement biréfringente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00818191v1</w:t>
+                <w:t xml:space="preserve">hal-00446796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Slicing of a Supercontinuum Source for WDM/DS-OCDMA Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour réseau d'accès optique haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée JNOG'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411808v1</w:t>
+                <w:t xml:space="preserve">hal-02411807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of coherent versus incoherent direct sequence optical code division multiple access system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Farhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Menif</w:t>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.Me3.2, 141-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394781v1</w:t>
+                <w:t xml:space="preserve">hal-00469988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral slicing of supercontinuum source for WDM/DS-OCDMA applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Spectral Slicing of a Supercontinuum Source for WDM/DS-OCDMA Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Transparent Optical Network</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470021v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+                <w:t xml:space="preserve">Performance comparison of coherent versus incoherent direct sequence optical code division multiple access system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.70991N-1 - 70991N-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.806880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469995v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Spectral slicing of supercontinuum source for WDM/DS-OCDMA applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.Me3.2, 141-143</w:t>
+              <w:t xml:space="preserve">10th International Conference on Transparent Optical Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469988v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A5.15, 302-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327468v1</w:t>
+                <w:t xml:space="preserve">hal-00469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm synthesis of spectral phase OCDMA encoders and decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Menif</w:t>
+                <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houria Rezig</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Photonic Design and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.806872⟩</w:t>
+              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373930v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour réseau d'accès optique haut débit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+                <w:t xml:space="preserve">Genetic algorithm synthesis of spectral phase OCDMA encoders and decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée JNOG'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Photonic Design and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.70991M - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.806872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411807v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10516,106 +10516,106 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.70991D, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109131v1</w:t>
@@ -10626,103 +10626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the unipolar family codes on the performances of the DS-OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.71360Y, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.803476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10918,51 +10918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa Pavani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freire-Hermelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Murphy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3340351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Freire Hermelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Sengupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3107774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghadban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00610-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Goumid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Al-Mahdawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ouled Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000A34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auge Jean-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0487-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Eleazar Perez Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villarreal-Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4DD8402A69C95CAB9E365F5225DDE00A2F502C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos-Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duituturaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es2014.19.41.20929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW5VL5PM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dergham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2057415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Tao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5157-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZMWLQ14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennequin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dangoisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90192-T" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P2B5DN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.46.5955" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP/POEM59049.2023.10369987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2021.NeF2B.4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2020.NeM3B.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibechana Adhikari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mansfeld" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8596233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kamli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise de Carvalho Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Atchutananda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8595878" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Bergman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.S4C.5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.M3C.5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079848" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.AM3G.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127305" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Chempakamadom" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2015.7569207" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2150.9208" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075221" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F&#233;lix Baldenegro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villareal-Reyes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800626v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2010.BThB3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mathlouthi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806872" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1546.9921" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa Pavani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freire-Hermelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Murphy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3340351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Freire Hermelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Sengupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3107774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghadban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00610-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Goumid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Al-Mahdawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ouled Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000A34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auge Jean-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0487-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Eleazar Perez Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villarreal-Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4DD8402A69C95CAB9E365F5225DDE00A2F502C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos-Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duituturaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es2014.19.41.20929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW5VL5PM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dergham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2057415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Tao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5157-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZMWLQ14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennequin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dangoisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90192-T" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P2B5DN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.46.5955" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP/POEM59049.2023.10369987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2021.NeF2B.4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2020.NeM3B.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibechana Adhikari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mansfeld" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8596233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kamli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise de Carvalho Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Atchutananda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8595878" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Bergman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.S4C.5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.M3C.5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Chempakamadom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2015.7569207" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079848" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.AM3G.5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127305" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2150.9208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F&#233;lix Baldenegro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villareal-Reyes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2010.BThB3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mathlouthi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806872" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1546.9921" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>