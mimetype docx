--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1676,51 +1676,51 @@
                 <w:t xml:space="preserve">Mutagenicity and clastogenicity of native airborne particulate matter samples collected under industrial, urban or rural influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dergham</w:t>
+                <w:t xml:space="preserve">Mona Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2427,716 +2427,704 @@
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96, pp.741-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00339-009-5157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of quadratic congruence codes using superstructured fiber Bragg gratings for a flexible data rate coherent DS-OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (7), pp.692 - 703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JON.7.000692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (4), pp.456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ao.46.000456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DS-OCDMA encoder/decoder performance analysis using optical low-coherence reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.3121-3128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2006.878039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPATIOTEMPORAL DYNAMICS OF A WEAKLY MULTIMODE CO2-LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Hennequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">E Louvergneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Louvergneaux</w:t>
+                <w:t xml:space="preserve">D Dangoisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 93 (5-6), pp.318-322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(92)90192-T⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(92)90192-T⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-DIMENSIONAL OPTICAL LATTICES IN A CO2-LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dangoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Louvergneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 46 (9), pp.5955-5958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.46.5955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3146,51 +3134,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault prediction for optical access network equipment using decision tree methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3209,92 +3197,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Asia Communications and Photonics Conference/2023 International Photonics and Optoelectronics Meetings (ACP/POEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Wuhan, China. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACP/POEM59049.2023.10369987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modulation format and wavelength assignment in optical networks using reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Freire Hermelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3313,92 +3301,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic Networks and Devices (Networks)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.NeF2B.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NETWORKS.2021.NeF2B.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic power implementation with reinforcement learning for excursion-free amplified optical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Freire Hermelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3453,73 +3441,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Optical Network Design and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical amplifier control in optical networks using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3564,1520 +3552,1511 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic Networks and Devices (Networks)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Washington, United States. pp.NeM3B.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NETWORKS.2020.NeM3B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10-100 Gbit/s mixed-line-rate experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bibechana Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">PN 2018: 20th Photonics North conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287958v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-100 Gbit/s mixed-line-rate experimental demonstration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Chouman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PN 2018: 20th Photonics North conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895348v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting optical power excursions in erbium doped fiber amplifiers using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Freire Hermelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mansfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2018 : Asia Communication and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACP.2018.8596233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of colored optical packet switching thanks to time slot sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Kamli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Kamli</w:t>
+                <w:t xml:space="preserve">Tülin Atmaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICT 2018 : 14th Advanced International Conference on Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Barcelonna, Spain. pp.28 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of an SOA-based photonic integrated switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Freire Hermelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise de Carvalho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise de Carvalho Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Surampudi Atchutananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2018 : Asia Communication and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACP.2018.8595878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power excursion reduction in Flex-Grid optical networks with symbol rate adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payman Samadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Keren Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2017 : Asia Communications and Photonics Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Guangzhou, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ACPC.2017.S4C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interest of WDM-colored optical packets in metro aggregation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACPC 2017 : Asia Communications and Photonics Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Guangzghou, China. pp.M3C.5 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ACPC.2017.M3C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of transmission prediction with machine learning for dynamic operation of optical WDM networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payman Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Bergman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOC 2017 : 43rd Europeen Conference and exhibition on Optical Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECOC.2017.8346216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WDM slot sharing of colored optical packets for latency improvement and Class of Service differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON 2017: 19th International Conference on Transparent Optical Networks </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit rate matching study for energy efficient optical transport network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Fazel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gayathri Chempakamadom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotonicsNorth 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. pp.1 - 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PN.2015.7569207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical channel impact over the PSD of UWB over FSO links</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joel Santos-Aguilar</w:t>
+                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lengle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communication and Atmospheric Propagation XXVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272283v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,321 +5065,330 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, Italy. pp.172 - 174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+                <w:t xml:space="preserve">Optical channel impact over the PSD of UWB over FSO links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Arvizu-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Eleazar Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Villarreal-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Santos-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Le Cren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free-Space Laser Communication and Atmospheric Propagation XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, Ca, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2079848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895299v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line contention management in colorless directionless reconfigurable optical Add/Drop multiplexer node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACPC 2015 : Asia Communications and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Hong Kong SAR China. paper AM3G.5 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ACPC.2015.AM3G.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer restoration in elastic optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5432,784 +5420,784 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Network Design and Modeling, 2015 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long haul and high speed optical networks using dual polarization 2-band OFDM CS-NRZ-DQPSK signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHOTONICS NORTH 2014 : 16th Photonics North Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada. pp.92880C - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2075221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic forecast impact on spectrum fragmentation in gridless optical networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Bonetto</w:t>
+                <w:t xml:space="preserve">Analyse temps-fréquence par OFDI pour la caractérisations de fibres multimodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Communication (ECOC), 2014 European Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2014 : 34e Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.222 - 224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255348v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse temps-fréquence par OFDI pour la caractérisations de fibres multimodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+                <w:t xml:space="preserve">How problematic is Spectrum Fragmentation in operator's Gridless network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auge Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2014 : 34e Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Network Design and Modeling, 2014 International Conference on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2150.9208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272233v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How problematic is Spectrum Fragmentation in operator's Gridless network?</w:t>
+                <w:t xml:space="preserve">Traffic forecast impact on spectrum fragmentation in gridless optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auge Jean-Luc</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Network Design and Modeling, 2014 International Conference on </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2150.9208⟩</w:t>
+              <w:t xml:space="preserve">Optical Communication (ECOC), 2014 European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255333v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Graded-Index Multi-Mode Fiber for High Capacity Single-and Multi-Mode Optical Home Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboulaye Fall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction Ratio and BER Estimation of a Three Degree ROADM Node with Different WSS Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel carrier phase estimation scheme for polarization switched-QPSK-based transmission systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6258,269 +6246,269 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFC/NFOEC '13 : The Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Anaheim, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OFC.2013.OTu3I.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three degree ROADM node design using different Wavelength Selective Switch placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications Forum (TELFOR), 2013 21st</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Belgrade, Serbia. pp.157-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent versus incoherent BER evaluation in a direct sequence OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6542,244 +6530,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Falih Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Los Angeles, United States. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NFOEC.2012.JW2A.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter signal generation for sensor network applications based on radio over fibre technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Félix Baldenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Félix Baldenegro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salvador Villareal-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6798,334 +6786,334 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Vilanova I La Geltru, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Destrez</w:t>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeno Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral phase en/decoders for OCDMA access network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGPP 2010 : Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BGPP.2010.BThB3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7170,119 +7158,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Birefringent Photonic Crystal Fiber Based Nonlinear Thresholding Device for OCDMA Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,468 +7302,468 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercontinuum généré par fibre optique à cristal photonique pour l'accès multiple à répartition par code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470027v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.79-81</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515718v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Ware</w:t>
+                <w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7798,89 +7786,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919587v1</w:t>
+                <w:t xml:space="preserve">hal-00470027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7899,726 +7887,726 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, St. Petersburg, Russia. pp.132-142, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04190-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04190-7_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Phase OCDMA Encoder/Decoder using Travelling Interference FringePhoto-Writing Technique</w:t>
+                <w:t xml:space="preserve">Fonction de seuillage optique non linéaire accordable a base d'une fibre microstructure hautement birefringente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Douay</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Shanghai, China</w:t>
+              <w:t xml:space="preserve">JNOG '09 28èmes Journées Nationales d'Optique Guidées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411809v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Spectral phase OCDMA encoder/decoder using travelling interference fringe photo-writing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASIA Communications and Photonics Conference- APC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Shangai, China. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317654v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction de seuillage optique non linéaire accordable a base d'une fibre microstructure hautement birefringente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG '09 28èmes Journées Nationales d'Optique Guidées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715975v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral phase OCDMA encoder/decoder using travelling interference fringe photo-writing technique</w:t>
+                <w:t xml:space="preserve">Spectral Phase OCDMA Encoder/Decoder using Travelling Interference FringePhoto-Writing Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIA Communications and Photonics Conference- APC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Shangai, China. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8673,73 +8661,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Island Of São Miguel, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction de seuillage optique non-linéaire accordable à base d'une fibre microstructurée hautement biréfringente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8798,592 +8786,592 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour réseau d'accès optique haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée JNOG'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Spectral Slicing of a Supercontinuum Source for WDM/DS-OCDMA Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.Me3.2, 141-143</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469988v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Slicing of a Supercontinuum Source for WDM/DS-OCDMA Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steevy Cordette</w:t>
+                <w:t xml:space="preserve">Performance comparison of coherent versus incoherent direct sequence optical code division multiple access system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.70991N-1 - 70991N-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.806880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411808v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of coherent versus incoherent direct sequence optical code division multiple access system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Menif</w:t>
+                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A5.15, 302-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394781v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral slicing of supercontinuum source for WDM/DS-OCDMA applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,235 +9379,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Transparent Optical Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A5.15, 302-304</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.Me3.2, 141-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469995v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9651,187 +9639,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic algorithm synthesis of spectral phase OCDMA encoders and decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Rezig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2008 : International Conference On Photonic Design and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.70991M - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.806872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9841,51 +9829,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance of network equipment using machin learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9897,70 +9885,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Télécom SudParis, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04886572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9970,78 +9958,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for optical amplifier control in optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Freire Hermelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lavignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10056,355 +10044,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2019 : 39ème Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saclay, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lepers</w:t>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411920v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Landkocz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Lepers</w:t>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411921v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer dimensioning of flexible optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10429,70 +10417,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1546.9921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10502,51 +10490,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10571,207 +10559,207 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.70991D, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the unipolar family codes on the performances of the DS-OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.71360Y, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.803476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10918,51 +10906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa Pavani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freire-Hermelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Murphy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3340351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Freire Hermelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Sengupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3107774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghadban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00610-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Goumid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Al-Mahdawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ouled Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000A34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auge Jean-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0487-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Eleazar Perez Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villarreal-Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4DD8402A69C95CAB9E365F5225DDE00A2F502C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos-Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duituturaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es2014.19.41.20929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW5VL5PM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dergham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2057415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Tao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5157-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZMWLQ14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennequin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dangoisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90192-T" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P2B5DN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.46.5955" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP/POEM59049.2023.10369987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2021.NeF2B.4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312757v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2020.NeM3B.5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibechana Adhikari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mansfeld" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8596233" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kamli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise de Carvalho Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Atchutananda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8595878" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Bergman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.S4C.5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.M3C.5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617134v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025136" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Chempakamadom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2015.7569207" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079848" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.AM3G.5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127305" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963877" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272233v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2150.9208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F&#233;lix Baldenegro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villareal-Reyes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2010.BThB3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446796v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mathlouthi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806872" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1546.9921" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa Pavani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freire-Hermelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Murphy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3340351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Freire Hermelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Sengupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3107774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghadban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00610-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Goumid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Al-Mahdawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ouled Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000A34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auge Jean-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0487-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Eleazar Perez Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villarreal-Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4DD8402A69C95CAB9E365F5225DDE00A2F502C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos-Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duituturaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es2014.19.41.20929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW5VL5PM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2057415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Tao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5157-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dangoisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90192-T" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P2B5DN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.46.5955" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP/POEM59049.2023.10369987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2021.NeF2B.4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2020.NeM3B.5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibechana Adhikari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mansfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8596233" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kamli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise de Carvalho Rodrigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Atchutananda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8595878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Bergman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.S4C.5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.M3C.5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Chempakamadom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2015.7569207" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079848" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.AM3G.5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127305" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075221" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2150.9208" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963877" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F&#233;lix Baldenegro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villareal-Reyes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2010.BThB3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mathlouthi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806872" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1546.9921" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>