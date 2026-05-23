--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1375,303 +1375,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent outbreaks of dengue, chikungunya and Zika virus infections – an unprecedented epidemic wave of mosquito-borne viruses in the Pacific 2012–2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mercier</w:t>
+                <w:t xml:space="preserve">Spectral line suppression capabilities of spectral line free convolutional codes in UWB over fiber systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Eleazar Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Villarreal-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Arvizu-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Santos-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es2014.19.41.20929⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (7), pp.1712 - 1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.28424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03327204v1</w:t>
+                <w:t xml:space="preserve">hal-01280724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral line suppression capabilities of spectral line free convolutional codes in UWB over fiber systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arturo Arvizu-Mondragon</w:t>
+                <w:t xml:space="preserve">Concurrent outbreaks of dengue, chikungunya and Zika virus infections – an unprecedented epidemic wave of mosquito-borne viruses in the Pacific 2012–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duituturaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.28424⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (41), pp.20929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es2014.19.41.20929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01280724v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03327204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutagenicity and clastogenicity of native airborne particulate matter samples collected under industrial, urban or rural influence</w:t>
               </w:r>
@@ -2047,303 +2047,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse reshaping with highly birefringent photonic crystal fiber for OCDMA receivers</w:t>
+                <w:t xml:space="preserve">Ring-based PON supporting multiple optical private networks using OCDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (18), pp.1367-1369. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.241 - 250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2057415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-011-9449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563551v1</w:t>
+                <w:t xml:space="preserve">hal-01305751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-based PON supporting multiple optical private networks using OCDMA technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Nonlinear pulse reshaping with highly birefringent photonic crystal fiber for OCDMA receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-011-9449-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (18), pp.1367-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2010.2057415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01305751v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 laser-induced crystallization of sol-gel-derived indium tin oxide films</w:t>
               </w:r>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of quadratic congruence codes using superstructured fiber Bragg gratings for a flexible data rate coherent DS-OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (7), pp.692 - 703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,90 +2593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (8), pp.3121-3128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3601,260 +3601,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10-100 Gbit/s mixed-line-rate experimental demonstration</w:t>
+                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Chouman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Tremblay</w:t>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibechana Adhikari</w:t>
+                <w:t xml:space="preserve">Michèle Wigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ware</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PN 2018: 20th Photonics North conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895348v1</w:t>
+                <w:t xml:space="preserve">hal-02287958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer optimization of data networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">10-100 Gbit/s mixed-line-rate experimental demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibechana Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Faculté Data Sciences and Information Technologies 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">PN 2018: 20th Photonics North conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287958v1</w:t>
+                <w:t xml:space="preserve">hal-01895348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting optical power excursions in erbium doped fiber amplifiers using neural networks</w:t>
               </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surampudi Atchutananda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2018 : Asia Communication and Photonics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1 - 3, </w:t>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACP 2017 : Asia Communications and Photonics Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Guangzhou, China. </w:t>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTON 2017: 19th International Conference on Transparent Optical Networks </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t>
@@ -4738,973 +4738,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit rate matching study for energy efficient optical transport network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical channel impact over the PSD of UWB over FSO links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Arvizu-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Eleazar Perez Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Villarreal-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Santos-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Fazel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotonicsNorth 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PN.2015.7569207⟩</w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communication and Atmospheric Propagation XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, Ca, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2079848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370657v1</w:t>
+                <w:t xml:space="preserve">hal-01272283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+                <w:t xml:space="preserve">Jean-Luc Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. pp.172 - 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895299v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Amar</w:t>
+                <w:t xml:space="preserve">Fibre à gradient d'indice adaptative pour réseau local domestique optique multimode et monomode haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Kanj</w:t>
+                <w:t xml:space="preserve">Kevin Lengle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Augé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204720v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical channel impact over the PSD of UWB over FSO links</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-line contention management in colorless directionless reconfigurable optical Add/Drop multiplexer node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communication and Atmospheric Propagation XXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2079848⟩</w:t>
+              <w:t xml:space="preserve">ACPC 2015 : Asia Communications and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Hong Kong SAR China. paper AM3G.5 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2015.AM3G.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272283v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line contention management in colorless directionless reconfigurable optical Add/Drop multiplexer node</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Multilayer restoration in elastic optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACPC 2015 : Asia Communications and Photonics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ACPC.2015.AM3G.5⟩</w:t>
+              <w:t xml:space="preserve">Optical Network Design and Modeling, 2015 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272254v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer restoration in elastic optical networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+                <w:t xml:space="preserve">Bit rate matching study for energy efficient optical transport network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayathri Chempakamadom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Network Design and Modeling, 2015 International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pisa, Italy. </w:t>
+              <w:t xml:space="preserve">PhotonicsNorth 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada. pp.1 - 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PN.2015.7569207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255342v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long haul and high speed optical networks using dual polarization 2-band OFDM CS-NRZ-DQPSK signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+                <w:t xml:space="preserve">Traffic forecast impact on spectrum fragmentation in gridless optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTONICS NORTH 2014 : 16th Photonics North Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2075221⟩</w:t>
+              <w:t xml:space="preserve">Optical Communication (ECOC), 2014 European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281985v1</w:t>
+                <w:t xml:space="preserve">hal-01255348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse temps-fréquence par OFDI pour la caractérisations de fibres multimodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG 2014 : 34e Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.222 - 224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How problematic is Spectrum Fragmentation in operator's Gridless network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5753,370 +5779,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Network Design and Modeling, 2014 International Conference on </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2150.9208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic forecast impact on spectrum fragmentation in gridless optical networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Bonetto</w:t>
+                <w:t xml:space="preserve">Versatile Graded-Index Multi-Mode Fiber for High Capacity Single-and Multi-Mode Optical Home Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Communication (ECOC), 2014 European Conference on</w:t>
+              <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963877⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255348v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Graded-Index Multi-Mode Fiber for High Capacity Single-and Multi-Mode Optical Home Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+                <w:t xml:space="preserve">Long haul and high speed optical networks using dual polarization 2-band OFDM CS-NRZ-DQPSK signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communications (ECOC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
+              <w:t xml:space="preserve">PHOTONICS NORTH 2014 : 16th Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada. pp.92880C - </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6964026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2075221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080239v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction Ratio and BER Estimation of a Three Degree ROADM Node with Different WSS Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three degree ROADM node design using different Wavelength Selective Switch placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6390,472 +6390,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent versus incoherent BER evaluation in a direct sequence OCDMA system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimeter signal generation for sensor network applications based on radio over fibre technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Félix Baldenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Villareal-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalid Idir Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800626v1</w:t>
+                <w:t xml:space="preserve">hal-00800639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vilanova I La Geltru, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NFOEC.2012.JW2A.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344518v1</w:t>
+                <w:t xml:space="preserve">hal-00756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter signal generation for sensor network applications based on radio over fibre technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent versus incoherent BER evaluation in a direct sequence OCDMA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800639v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Falih Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Frignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Vilanova I La Geltru, Spain. pp.1-5, </w:t>
+              <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Los Angeles, United States. pp.1 - 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2012.JW2A.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756646v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t>
               </w:r>
@@ -6943,1317 +6943,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral phase en/decoders for OCDMA access network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BGPP 2010 : Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308996v1</w:t>
+                <w:t xml:space="preserve">hal-00470027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.79-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309440v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Birefringent Photonic Crystal Fiber Based Nonlinear Thresholding Device for OCDMA Receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621189v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum généré par fibre optique à cristal photonique pour l'accès multiple à répartition par code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+                <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469981v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des performances d'un système hybride WDM/DS-OCDMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral phase en/decoders for OCDMA access network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Millaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BGPP 2010 : Bragg Gratings, Photosensitivity, and Poling in Glass Waveguides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BGPP.2010.BThB3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515718v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical CDMA enhanced by nonlinear optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Ware</w:t>
+                <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Network ICTON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919587v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical OCDMA enhanced by nonlinear optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Supercontinuum généré par fibre optique à cristal photonique pour l'accès multiple à répartition par code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.Tu.C1.3</w:t>
+              <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470027v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">A Highly Birefringent Photonic Crystal Fiber Based Nonlinear Thresholding Device for OCDMA Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Photonics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309443v1</w:t>
+                <w:t xml:space="preserve">hal-00621189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Spectral Phase OCDMA Encoder/Decoder using Travelling Interference FringePhoto-Writing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818191v1</w:t>
+                <w:t xml:space="preserve">hal-02411809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction de seuillage optique non linéaire accordable a base d'une fibre microstructure hautement birefringente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG '09 28èmes Journées Nationales d'Optique Guidées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral phase OCDMA encoder/decoder using travelling interference fringe photo-writing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,1547 +8281,1551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIA Communications and Photonics Conference- APC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Shangai, China. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia. pp.1 - 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Phase OCDMA Encoder/Decoder using Travelling Interference FringePhoto-Writing Technique</w:t>
+                <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island Of São Miguel, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411809v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Fonction de seuillage optique non-linéaire accordable à base d'une fibre microstructurée hautement biréfringente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island Of São Miguel, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446777v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction de seuillage optique non-linéaire accordable à base d'une fibre microstructurée hautement biréfringente</w:t>
+                <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, St. Petersburg, Russia. pp.132-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04190-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446796v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour réseau d'accès optique haut débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée JNOG'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.Me3.2, 141-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411807v1</w:t>
+                <w:t xml:space="preserve">hal-00469988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Slicing of a Supercontinuum Source for WDM/DS-OCDMA Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of coherent versus incoherent direct sequence optical code division multiple access system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.70991N-1 - 70991N-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.806880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral slicing of supercontinuum source for WDM/DS-OCDMA applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A5.15, 302-304</w:t>
+              <w:t xml:space="preserve">10th International Conference on Transparent Optical Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469995v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral slicing of supercontinuum source for WDM/DS-OCDMA applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour un réseau d'accès optique haut-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Transparent Optical Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Athens, Greece</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A5.15, 302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470021v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la génération d'un continuum cohérent dans une fibre à dispersion normale et à haute non-linéarité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamal Hammani</w:t>
+                <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469988v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+                <w:t xml:space="preserve">Genetic algorithm synthesis of spectral phase OCDMA encoders and decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Rezig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Applications of Photonic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Photonic Design and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.70991M - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.806872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327468v1</w:t>
+                <w:t xml:space="preserve">hal-01373930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm synthesis of spectral phase OCDMA encoders and decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Menif</w:t>
+                <w:t xml:space="preserve">Étude expérimentale d'un système hybride WDM/DS-OCDMA pour réseau d'accès optique haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2008 : International Conference On Photonic Design and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée JNOG'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.806872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373930v1</w:t>
+                <w:t xml:space="preserve">hal-02411807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10153,73 +10153,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411921v1</w:t>
+                <w:t xml:space="preserve">hal-04411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fractions fines et ultrafines des aérosols atmosphériques particulaires dans leur toxicité pulmonaire : (2) altérations génétiques et épigénétiques, et influence du tabagisme</w:t>
               </w:r>
@@ -10278,73 +10278,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques de restitution des travaux de recherche du PNR-EST, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411920v1</w:t>
+                <w:t xml:space="preserve">hal-04411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10504,106 +10504,106 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel reconfigurable ring architecture of multiple secure private networks over EPON using OCDMA code-drop units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.70991D, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.804545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109131v1</w:t>
@@ -10614,103 +10614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the unipolar family codes on the performances of the DS-OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Rezig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.71360Y, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.803476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10906,51 +10906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa Pavani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freire-Hermelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Murphy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3340351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Freire Hermelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Sengupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3107774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghadban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00610-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Goumid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Al-Mahdawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ouled Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000A34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auge Jean-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0487-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Eleazar Perez Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villarreal-Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4DD8402A69C95CAB9E365F5225DDE00A2F502C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos-Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duituturaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es2014.19.41.20929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW5VL5PM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2057415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Tao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5157-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dangoisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90192-T" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P2B5DN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.46.5955" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP/POEM59049.2023.10369987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2021.NeF2B.4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2020.NeM3B.5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibechana Adhikari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mansfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8596233" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kamli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise de Carvalho Rodrigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Atchutananda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8595878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Bergman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.S4C.5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.M3C.5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Chempakamadom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2015.7569207" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079848" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.AM3G.5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127305" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075221" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255333v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2150.9208" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963877" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F&#233;lix Baldenegro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villareal-Reyes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2010.BThB3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mathlouthi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806872" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1546.9921" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sousa Pavani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freire-Hermelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tremblay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2025.104470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Murphy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3340351" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304793v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Freire Hermelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Sengupta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3107774" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghadban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-019-00610-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa El Yahyaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Moussati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Goumid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Al-Mahdawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ouled Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000A34" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auge Jean-Luc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0487-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Eleazar Perez Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villarreal-Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4DD8402A69C95CAB9E365F5225DDE00A2F502C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Santos-Aguilar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28424" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW5VL5PM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duituturaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es2014.19.41.20929" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Dergham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2CPFR57-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2057415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Tao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koncar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5157-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hennequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dangoisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90192-T" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P2B5DN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.46.5955" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP/POEM59049.2023.10369987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2021.NeF2B.4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NETWORKS.2020.NeM3B.5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wigger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibechana Adhikari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mansfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8596233" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kamli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lin Atmaca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980405v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise de Carvalho Rodrigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surampudi Atchutananda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACP.2018.8595878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Bergman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.S4C.5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2017.M3C.5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617134v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalid Idir Abib" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079848" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2015.AM3G.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127305" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370657v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Chempakamadom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN.2015.7569207" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963877" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272233v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2150.9208" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Fall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6964026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075221" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F&#233;lix Baldenegro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Villareal-Reyes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470027v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00919587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ware" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308996v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Millaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2010.BThB3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00461984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446796v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411808v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mathlouthi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806872" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411920v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1546.9921" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>