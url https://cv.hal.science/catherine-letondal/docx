--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2506,260 +2506,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction tangible et incarnée pour les pilotes d'avion de ligne.</w:t>
+                <w:t xml:space="preserve">Transduction as a paradigm for a re- integration of human technology into culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Embodiment ». Le rôle du corps dans la cognition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Exploring the Intersection of Philosophy and HCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134730v1</w:t>
+                <w:t xml:space="preserve">hal-02134704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transduction as a paradigm for a re- integration of human technology into culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaces pilotes-systèmes tactiles des cockpits aéronautiques : risques majeurs potentiels pour la sécurité aérienne et apports possibles des TEI (Tangible Embodied Interaction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring the Intersection of Philosophy and HCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Entretiens de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134704v1</w:t>
+                <w:t xml:space="preserve">hal-02008597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces pilotes-systèmes tactiles des cockpits aéronautiques : risques majeurs potentiels pour la sécurité aérienne et apports possibles des TEI (Tangible Embodied Interaction)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction tangible et incarnée pour les pilotes d'avion de ligne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Embodiment ». Le rôle du corps dans la cognition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008597v1</w:t>
+                <w:t xml:space="preserve">hal-02134730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being in the Sky: Framing Tangible and Embodied Interaction for Future Airliner Cockpits</w:t>
               </w:r>
@@ -3617,442 +3617,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les futurs concepteurs de systèmes homme-machine complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2534903.2534910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877248v2</w:t>
+                <w:t xml:space="preserve">hal-00876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876550v1</w:t>
+                <w:t xml:space="preserve">hal-01301474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+                <w:t xml:space="preserve">Former les futurs concepteurs de systèmes homme-machine complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301474v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4138,51 +4138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,85 +5045,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2007 (19e conférence de l'Association francophone d'Interaction Homme-Machine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.167-174</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All you need is log</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5152,626 +5161,626 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2006 Workshop on Logging Traces of Web Activity: The Mechanics of Data Collection.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory programming and the scope of mutual responsibility: Balancing Scientific, Design and Software Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Design Conference 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Toronto, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1011870.1011875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Design of Pipeline tools and Web services in bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amanatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Requirements Capture for Collaboration in eScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating Scientific Software Evolution as a Combined Technological and Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Zdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Unanticipated Software Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain-Expert Users and their Needs of Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Francesca Costabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fogli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Piccinno°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI 2003 End User Development Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The missing link: Augmenting Biology Laboratory Notebooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaare Bøegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Erik Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User Interfaces Software &amp;Technology 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/571985.571992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pragmatique de la programmation pour des biologistes qui programment presque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5781,51 +5790,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’idée de transface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5858,146 +5867,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacopo Bodini, Tristan Garcia, Graziano Lingua. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au prisme des écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mimésis, Collection : L’œil et l’esprit, n. 43, pp.67-82, 2024, 9788869764424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Programming: Developing Programmable Bioinformatics Tools for End-Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Lieberman; Fabio Paternò; Volker Wulf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">End User Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-242, 2006, 978-1-4020-4220-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-5386-X_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6007,51 +6016,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for modulation of control interface feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6073,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17306543. 2018, https://worldwide.espacenet.com/patent/search/family/060409252/publication/EP3483713A1?called_by=epo.org&amp;q=EP17306543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6127,51 +6136,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible Interaction and Industrial Degrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6180,116 +6189,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des besoins des concepteurs en ingénierie des systèmes interactifs. Le cas du système de surveillance maritime du projet Medusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6298,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6352,51 +6361,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand tu l'as écrit, tu l'as lu !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6422,113 +6431,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1526, Laboratoire de Recherche en Informatique (LRI). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et mise au point d'applications parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Conservatoire National des Arts et Métiers. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6538,114 +6547,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction et Programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6713,51 +6722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112F8874"/>
+    <w:nsid w:val="C5DF2C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6944,51 +6953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-letondal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18181708X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04672059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cl&#233;ment-Ziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Aittokallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.1.73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713488" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04392416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02708514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.12.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Becquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02000015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02008597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boussiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01809299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943498v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/hci2014.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518827" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290962v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1011870.1011875" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amanatian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Zdun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Costabile" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fogli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mussio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piccinno&#176;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pothier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare B&#248;egh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Erik S&#248;rensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/571985.571992" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286956v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F1-4020-5386-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5386-X_10" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01725865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00857263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-letondal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18181708X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04672059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cl&#233;ment-Ziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Aittokallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.1.73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713488" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04392416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02708514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.12.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Becquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02000015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02008597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boussiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01809299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943498v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/hci2014.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518827" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541469" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1011870.1011875" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amanatian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Zdun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Costabile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fogli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mussio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piccinno&#176;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pothier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare B&#248;egh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Erik S&#248;rensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/571985.571992" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286956v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F1-4020-5386-X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5386-X_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01725865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00857263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>