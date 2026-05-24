--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique de l’hylémorphisme dans les théories du design d’interaction : recherche de concepts dans la philosophie pour appréhender la forme et la matérialité</w:t>
+                <w:t xml:space="preserve">Une critique de l’hylémorphisme dans les théories du design d’interaction : recherche de concepts dans la philosophie pour appréhender la forme et la matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Design et Médium(s), 19 (1), pp.162-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Design et medium, n° 19 (1), pp.162-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.019.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917468v1</w:t>
+                <w:t xml:space="preserve">hal-04672059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique de l’hylémorphisme dans les théories du design d’interaction : recherche de concepts dans la philosophie pour appréhender la forme et la matérialité</w:t>
+                <w:t xml:space="preserve">Une critique de l’hylémorphisme dans les théories du design d’interaction : recherche de concepts dans la philosophie pour appréhender la forme et la matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Design et medium, n° 19 (1), pp.162-179. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Design et Médium(s), 19 (1), pp.162-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.019.0162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672059v1</w:t>
+                <w:t xml:space="preserve">hal-04917468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Indirect Effects of Interactive Systems Within Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Vingerhoeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -547,51 +547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible augmented reality for air traffic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web interface generator for molecular biology programs in Unix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (1), pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1040,541 +1040,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuterPen: Unleashing Creative Expression in Music Score Writing</w:t>
+                <w:t xml:space="preserve">Towards systemic participatory prototyping of interactive software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cavez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Haochen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Appert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
+                <w:t xml:space="preserve">Ines Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Vingerhoeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025 - 43rd SIGCHI conference on Human Factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSD14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toronto ( CA ), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989074v1</w:t>
+                <w:t xml:space="preserve">hal-05284675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards systemic participatory prototyping of interactive software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EuterPen: Unleashing Creative Expression in Music Score Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haochen Gao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rob Vingerhoeds</w:t>
+                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSD14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2025 - 43rd SIGCHI conference on Human Factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706598.3713488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284675v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making under environmental complexity: the need for moving from avoided impacts of ICT solutions to systems thinking approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches alternatives pour penser et construire le futur du transport aérien : exemples d'expériences pédagogiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ekchajzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bornes</w:t>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Druot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4S 2024 : International Conference on ICT for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Entretiens de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Claude HIRONDE, Apr 2024, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637677v1</w:t>
+                <w:t xml:space="preserve">hal-04392416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches alternatives pour penser et construire le futur du transport aérien : exemples d'expériences pédagogiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decision-making under environmental complexity: the need for moving from avoided impacts of ICT solutions to systems thinking approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ekchajzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Vingerhoeds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Claude HIRONDE, Apr 2024, Toulouse (31000), France</w:t>
+              <w:t xml:space="preserve">ICT4S 2024 : International Conference on ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392416v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cockpit pour l'aviation du futur ? Par quel prisme de l'IHM approcher la question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1655,90 +1655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Music Score Writing and the Potentials of Interactive Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2024 - Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1785,51 +1785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a touch-based flight control panel for pilots using tangible design principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,308 +2255,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Gestures Matter for Mutual Awareness in Cockpits? Disclosing Interactions through Graphical Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-plié: a Linear Foldable and Flattenable Interactive Display to Support Efficiency, Safety and Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Becquet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Lemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS Designing Interactive Systems 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3322276.3322306⟩</w:t>
+              <w:t xml:space="preserve">CHI 2019, ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134640v1</w:t>
+                <w:t xml:space="preserve">hal-02000015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-plié: a Linear Foldable and Flattenable Interactive Display to Support Efficiency, Safety and Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do Gestures Matter for Mutual Awareness in Cockpits? Disclosing Interactions through Graphical Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2019, ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">DIS Designing Interactive Systems 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Diego - California, United States. pp.593-605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3322276.3322306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000015v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transduction as a paradigm for a re- integration of human technology into culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the Intersection of Philosophy and HCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction tangible et incarnée pour les pilotes d'avion de ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Embodiment ». Le rôle du corps dans la cognition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,338 +2739,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being in the Sky: Framing Tangible and Embodied Interaction for Future Airliner Cockpits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GazeForm: Dynamic Gaze-adaptive Touch Surface for Eyes-free Interaction in Airliner Cockpits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boussiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rey</w:t>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2018 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173225.3173229⟩</w:t>
+              <w:t xml:space="preserve">DIS '18, Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hong-Kong, China. pp.P.1193-1205 ; ISBN: 978-1-4503-5198-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3196709.3196712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715317v1</w:t>
+                <w:t xml:space="preserve">hal-01809299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GazeForm: Dynamic Gaze-adaptive Touch Surface for Eyes-free Interaction in Airliner Cockpits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being in the Sky: Framing Tangible and Embodied Interaction for Future Airliner Cockpits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cousy</w:t>
+                <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS '18, Designing Interactive Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hong-Kong, China. pp.P.1193-1205 ; ISBN: 978-1-4503-5198-0, </w:t>
+              <w:t xml:space="preserve">TEI 2018 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3196709.3196712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173225.3173229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809299v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could tangibility improve the safety of touch-based Interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Visualization to Mitigate Weather Hazards in the Flight Deck: Findings from a User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Paoleschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Villeneuve d'Ascq, France. </w:t>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Physical Design Space for Situation Awareness and Performance in the Interactive Cockpit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Models, Rationales and Prototypes: Studying Designer Needs in an Airborne Maritime Surveillance Drawing Tool to Support Audio Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,226 +3617,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Former les futurs concepteurs de systèmes homme-machine complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
+              <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876550v1</w:t>
+                <w:t xml:space="preserve">hal-00877248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3864,221 +3864,221 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les futurs concepteurs de systèmes homme-machine complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2534903.2534910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877248v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4138,51 +4138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability requirements for interaction-oriented development tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,269 +4387,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Data and Data Temporality: Time is change, not only order.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Musink: Composing Music through Augmented Drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2009 Workshop on Interacting with Temporal Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on Human factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Boston, United States. pp.819-828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1518701.1518827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302350v1</w:t>
+                <w:t xml:space="preserve">hal-00589698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musink: Composing Music through Augmented Drawing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal Data and Data Temporality: Time is change, not only order.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Human factors in computing systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2009 Workshop on Interacting with Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589698v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture augmentée : enregistrer des explorations interactives avec une feuille de données scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4799,90 +4799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PageLinker: Integrating Contextual Bookmarks within a Browser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2007: Computer-Human Interaction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4916,64 +4916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paperoles Project: An analysis of paper use by music composers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoPADD, the 2nd International Workshop on Collaborating Over Paper and Digital Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4998,64 +4998,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paperoles et musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Donin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,77 +5102,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All you need is log</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2006 Workshop on Logging Traces of Web Activity: The Mechanics of Data Collection.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5197,64 +5197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory programming and the scope of mutual responsibility: Balancing Scientific, Design and Software Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Design Conference 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Design of Pipeline tools and Web services in bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Amanatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5370,51 +5370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating Scientific Software Evolution as a Combined Technological and Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Zdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Francesca Costabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fogli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mussio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,77 +5573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The missing link: Augmenting Biology Laboratory Notebooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaare Bøegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,51 +5703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pragmatique de la programmation pour des biologistes qui programment presque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,64 +5804,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’idée de transface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5903,51 +5903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Programming: Developing Programmable Bioinformatics Tools for End-Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Lieberman; Fabio Paternò; Volker Wulf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">End User Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
@@ -6043,51 +6043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for modulation of control interface feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6150,64 +6150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible Interaction and Industrial Degrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,51 +6268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des besoins des concepteurs en ingénierie des systèmes interactifs. Le cas du système de surveillance maritime du projet Medusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6375,77 +6375,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand tu l'as écrit, tu l'as lu !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1526, Laboratoire de Recherche en Informatique (LRI). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et mise au point d'applications parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Conservatoire National des Arts et Métiers. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6561,51 +6561,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction et Programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6722,51 +6722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5DF2C3A"/>
+    <w:nsid w:val="85BADABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6953,51 +6953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-letondal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18181708X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04672059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cl&#233;ment-Ziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Aittokallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.1.73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713488" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04392416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02708514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.12.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Becquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02000015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02008597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boussiron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01809299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196712" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943498v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/hci2014.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518827" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541469" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1011870.1011875" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amanatian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Zdun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Costabile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fogli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mussio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piccinno&#176;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pothier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare B&#248;egh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Erik S&#248;rensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/571985.571992" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286956v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F1-4020-5386-X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5386-X_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01725865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00857263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-letondal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-5008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18181708X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04672059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04387963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Vingerhoeds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cl&#233;ment-Ziza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Aittokallio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp464" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/17.1.73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Appert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04392416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bieder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ekchajzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02708514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2019.12.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02000015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavenir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300384" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Becquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02008597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02134730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01809299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01715317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boussiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Marcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paoleschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670457" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943498v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/hci2014.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518827" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541469" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1011870.1011875" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Amanatian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Zdun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Costabile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fogli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mussio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piccinno&#176;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pothier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaare B&#248;egh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Erik S&#248;rensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/571985.571992" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286956v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F1-4020-5386-X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5386-X_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01725865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04076777v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Esteves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00857263v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>