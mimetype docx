--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -525,51 +525,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition scientifique hypertextuelle du Richard II de William Shakespeare (édition numérique)</w:t>
+                <w:t xml:space="preserve">Édition scientifique hypertextuelle du 'Richard II' de William Shakespeare (édition numérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lisak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Shakespeare Editions (ISE)</w:t>
               </w:r>
@@ -594,85 +594,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A Hand in Imagination and Free Thought in 'Twelfth Night'”</w:t>
+                <w:t xml:space="preserve">A Hand in Imagination and Free Thought in 'Twelfth Night</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lisak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Lisak, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -787,550 +787,3273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domesticating strangeness in &amp;quot;Twelfth Night</w:t>
+                <w:t xml:space="preserve">Shakespeare et le philosophe spéculatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lisak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Night, New Critical Essays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, Routledge, pp.167-183, 2011, Shakespeare Criticism Series, 9780415973359</w:t>
+              <w:t xml:space="preserve">Shakespeare et les philosophes. Collectif sous la direction d'Isabelle Alfandry et Marc Goldschmit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Manucius, pp.43-58, 2023, 978-2-84578-793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733347v1</w:t>
+                <w:t xml:space="preserve">hal-05594230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shocks, surprises, and the paradox of suspense in 'Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Rivier-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en je(u) de 'Hamlet, Prince of Denmark'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-161, 2023, Intercalaires: Agrégation d'anglais, 978-2-84016-526-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594244v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domesticating strangeness in 'Twelfth Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schiffer, James. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth Night, New Critical Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Routledge, pp.167-183, 2011, Shakespeare Criticism Series, 9780415973359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pastoral Perspectives and Sovereign Selfhood in 'Richard III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lisak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Blanc, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selfhood on the Early Modern English Stage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.182-206, 2008, ISBN (10): 1-84718-451-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mettre en scène pour plaire: 'Troilus and Cressida' et le pouvoir de distraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Chézaud, Lawrence Gasquet, Ronald Shusterman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art de plaire, Esthétique, Plaisir, Représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerard de Montfort, pp.265-274, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare's stage and 'the poet's pen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esprit du théâtre d'Aristote à Shakespeare. Textes réunis par Dominique Goy-Blanquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cri/In'hui (64), pp.72-84, 2005, 287106377-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succession' versus 'Usurpation': Politics and Rhetoric in Shakespeare's 'Richard II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in J.-C. Mayer (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Struggle for the Succession in Late Elizabethan England. Politics, Polemics and Cultural Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Montpellier, pp.353-369, 2003, Astraea 1, 2-84269-239-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ed. George Puttenham [Justificacion] [c. 1587] (Bodleian Library Manuscript Additional C. 83 and British Library Manuscript Harley 831)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-C. Mayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breaking the Silence On the Succession. A Sourcebook of Manuscripts &amp; Rare Elizabethan Texts (c. 1587-1603)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Montpellier, pp.37-68, 2003, Astraea 1, 2-84269-566-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Propagande au XVIe siècle: les pionniers de la propagande organisée », chapitre 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Propagande au Royaume-Uni de la Renaissance à Internet, éditeurs scientifiques Xavier Cervantes et Renée Dickason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.1-34, 2001, 9782729810368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La position d'un genre. Le portrait Tudor de 1540 à 1620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses d'images. Patrimoines visuels dans le monde anglophone. Sous la direction de Renée Dickason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.113-123, 2000, 2-86847-748-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A fit companion for my side:” the Virtue of the Companion Cat in Early Modern /post-Reformation Narratives</w:t>
+                <w:t xml:space="preserve">Editors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sukic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-04498038v1</w:t>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77 (1). Making Sense of Error in Early Modernity (1595-1646), pp.1-126, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflections of lateness in 'Pericles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Cambridge university Press (79)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sound and the Break: The Recoil of Immersion in 'Twelfth Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Structural Significance of 'Errors' in Francis Bacon's Natural Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Making Sense of Error in Early Modernity (1595-1646), edited by Catherine Lisak and Christine Sukic, Vol. 77 (1), pp.59-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Sense of Error in Early Modernity (1595-1646): Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sukic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.3-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A fit companion for my side:” the Virtue of the Companion Cat in Early Modern /post-Reformation Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.123-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.8854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scriptural faces and dramatic encounters in &amp;quot;King Richard II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Glass. Exploring Christian and Biblical Themes in Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CLSG (30), pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« I must read Lear again » : Dylan Thomas lit Shakespeare et Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.103-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes de foules sans &amp;quot;foule&amp;quot; dans le &amp;quot;Coriolan&amp;quot; de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La Foule au théâtre. I. La foule: un personnage? Quel personnage?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dramatic Assumption and the Fracture of Certainty in Shakespeare and Samuel Rowley’s 'When You See Me You Know Me' (1605) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theta-Tudor Theatre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, VIII, pp.161-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Staging the Doubting Conscience: From 'The Conflict of Conscience' to 'Richard III' »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theta-Tudor Theatre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, VII-Outsiders Within (Dedans/Dehors): Figures of Mediation, pp.67-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lady Grey and Mistress Shore: Collapsing Identities, Judging Analogies in 'Richard III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rôle et place de la femme dans la société européenne de l'Antiquité à nos jours (éditeur Jacqueline Bel), 1 (4), pp.273-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Readjusting Audience Perspective: The Aumerle Scenes in &amp;quot;Richard II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, RSÉAA, 61, pp.35 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xvii.2005.2040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O, me alone!&amp;quot;: &amp;quot;Coriolanus&amp;quot; in the Face of Collective Otherness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lisak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare et la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shakespeare et la cit\'{e} (28), pp.225-255, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/shakespeare.1646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puttenham's 'Justificacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Struggle for the Succession in Late Elizabethan England. Politics, Polemics and Cultural Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection Astraea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Presses universitaires de Montpellier, pp.23-47, 2004, Astraea 11, 2-84269-239-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of 'Richard II': Shakespeare’s use of eyewitness accounts of the revolution (1399-1400)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Presses universitaires de Montpellier, pp.95-128, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Essay in Comparison: Shakespeare’s Technical Inventiveness in the Light of George Puttenham’s 'Arte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et ses contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, pp.125-141, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Stage Presence of Characters Off-Stage in 'Antony and Cleopatra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Shakespeare 'Antony and Cleopatra'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Rennes, France. Presses Universitaires de Rennes, pp.161-171, 2000, Didact Anglais, 2-86847-549-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique du silence dans &amp;quot;1Henry VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et la voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Presses universitaires de Montpellier, pp.173 - 186, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le mal vient aux hommes : 1551-1645, la rumeur sur le mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment le mal vient aux hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Paris, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des congrès de la Société française Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Presses universitaires de Montpellier, pp.101-109, 1997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/shakespeare.1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète 'épique' de Puttenham: une étude de la théorie des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après l'usure de toutes les routes. Retour à l'épopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Amiens ( Université Picardie Jules Verne), France. 49/50, pp.155-166, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Source empoisonnée: le thème de l'amitié pervertie aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare, la Renaissance et l'amitié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Paris (Institut Charles V), France. pp.179-198, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Omniscience | VI. Literature”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of the Bible and its Reception Online, Volume 22 Og (King of Bashan) - Papyrus, Papyri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.334-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mirror | V. Literature”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of the Bible and its Reception Online, Volume 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.340-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Généalogie » ; « Mythe Tudor » ; « Puttenham » ; « Trahison »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Shakespeare, sous la direction de Henri Suhamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.151; 270; 321; 407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Kew Gardens” (25-37) et “Moment: nuit d’été” (179-187), in Les meilleures nouvelles de Virginia Woolf, Nouvelles traductions, Saint Ambroise, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thirst that Goes Back Such a Long Way&amp;quot; (by Patrick Miller), The American Journal of Psychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mutins, &amp;quot;Byzance Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Album Couse. Etaples-Sur-Mer, Éditions du musée de la marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review. Shakespeare and the Cultural Politics of Conversion. Stephen Wittek. Early Modern Literature in History. Basingstoke: Palgrave Macmillan, 2022. 200 pp. $139.99.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Quarterly 79.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review. Jonathan Patterson, 'Villainy in France (1463-1610): A Transcultural Study of Law and Literature', Oxford University Press, 2021, 336pp., £70, 9780198840015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Glass. Exploring Christian and Biblical Themes in Literature. CLSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension pour la &amp;quot;Quinzaine littéraire&amp;quot; (janvier 2013). &amp;quot;Comment s'acheminer vers la parole véhémente&amp;quot;: Richard Marienstras, &amp;quot;Shakespeare et le désordre du monde&amp;quot;. Dominique Goy-Blanquet (ed.). Elise Marienstras (Avant-propos). Collection Bibliothèque des idées, Gallimard, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1398,51 +4121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE795FBF"/>
+    <w:nsid w:val="C05FE99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +4269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB430D78"/>
+    <w:nsid w:val="5EEAD895"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1780,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-lisak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2077-6349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188231722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/66-collection-histoire-des-pensees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newvariorumshakespeare.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lisak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internetshakespeare.uvic.ca/Foyer/plays/R2.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.editions-ellipses.fr/fr/index.php?controller=attachment&amp;amp;id_attachment=50676" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.8854" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-lisak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2077-6349" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188231722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/66-collection-histoire-des-pensees" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newvariorumshakespeare.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lisak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://internetshakespeare.uvic.ca/Foyer/plays/R2.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.editions-ellipses.fr/fr/index.php?controller=attachment&amp;amp;id_attachment=50676" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594244v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594219v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.8854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2005.2040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1646" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.918" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.411" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>