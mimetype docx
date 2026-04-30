--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -374,278 +374,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-04112240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail pédagogique dans le supérieur. Essai de modélisation des dimensions numérique et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthode trajectoire : étude du rapport d’une enseignante à la représentation de sa trajectoire de développement et pistes pour en étudier les effets développementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1088803ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique dans l’enseignement-apprentissage : vers un modèle de gouvernance de la transformation numérique comme innovation publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Kamoun Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychanalyse et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Collection Éditions Spéciales &amp; Hors-Séries, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087087v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03359129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INO : un travail collectif de recherche sur l’identité numérique et l’orientation</w:t>
               </w:r>
@@ -1306,51 +1306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3722,523 +3722,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement professionnel des enseignants en situation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SAPIENS Pédagogie dans l’enseignement supérieur de la CoMUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Cité., Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement professionnel des enseignants à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Formation professionnelle des enseignants et numérique. École des hautes études en sciences sociales (ÉHÉSS), Lab 110bis de l’Éducation nationale, Paris, le 12 avril 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode trajectoire pour repérer des contradictions dans le développement de l’agir humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Contradictions, conflits, problèmes et préoccupations dans le développement de l’agir humain, organisé par ARDéCo (France) en collaboration avec les laboratoires ADESP (UQAM) et BONHEURS (Université de Cergy Pontoise). Montréal, Qc, 23-25 avril 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les enseignants peuvent s’emparer de l’orientation dans leur discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Comment s’orienter au XXIème siècle », organisée pour le PACTE pour un enseignement d’excellence. Mons, Université de Mons, 11 février 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement professionnel. Un regard sur les apports des travaux engageant enseignants et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de rentrée des Lieux d’éducation associés à l’Ifé (LéA). Ifé-ENS de Lyon, 13 novembre 2019. Lien de la manifestation : http://ife.ens-lyon.fr/lea/le-reseau/manifestations/seminaire-de-rentree-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former pour des compétences au 21ème siècle Une proposition pour éclairer les attendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire compétences. INSPÉ de l’académie de Lyon. Lyon, le 11 octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480674v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02480679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit de vie et représentation visuelle. La Méthode trajectoire, instrument méthodologique pour saisir le développement professionnel continu en mouvement</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,644 +4520,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Symposium « Quand les ingénieurs et conseillers pédagogiques s’engagent dans leur développement professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AIPU (Association internationale de pédagogie universitaire) 2018. Cotonou, Bénin, 21-24 mai 2018. Disponible en ligne : https://www.slideshare.net/flomeyer/aipu2018-cades-une-demarche-de-recherche-orientee-par-la-conception-pour-soutenir-le-developpement-professionnel-dingenieurs-pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cotonou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et évaluer des compétences transversales en pluridisciplinarité. Un cadre pour les compétences informationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Devillard Goetgheluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ATIU : Apprendre, Transmettre, Innover à et par l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831668v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l'approche par compétence en formation Approches programme et par compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition 2018 des Journées Pédagogie et Professionnalisation de l’ADIUT – Assemblée des Directeurs d'IUT. Grenoble, 21 mars 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences au cœur des offres de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des vice-présidents CFVU (Commission Formation et Vie Universitaire). Université Clermont Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LéA Réseau d'écoles et collèges Ampère, Lyon « un établissement apprenant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piolti Lamorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontre internationale des LéA - Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFÉ - Ens Lyon, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et sources numériques dans les trajectoires de développement d’enseignants. Utilisations ou usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.30687.51367</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486237v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-01831668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le développement en mouvement</w:t>
               </w:r>
@@ -5284,592 +5284,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former pour des compétences. Pistes pour accompagner les équipes en charge de former pour des compétences numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national PIX / CoMUN, Paris, Université Descartes, 24 janvier 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au(x) savoir(s) des enseignants du supérieur : de la posture épistémologique aux pratiques pédagogiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et Formation (RÉF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche collaborative pour élaborer des instruments d’évaluation formative des compétences C2i2e.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e Colloque de l’ADMEE (Association pour le développement des méthodologies d'évaluation en éducation) – Europe « L'évaluation : levier pour l'enseignement et la formation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE - Europe Jan 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES COMPETENCES INFORMATIONNELLES : CONTRIBUTION A LA PLURIDISCIPLINARI TE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Devillard Goetgheluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque « Pédagogie et Formation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des équipes pédagogiques s'engageant dans une approche-programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Raze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe colloque QPES - Questions de pédagogie dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble - Ecole de management, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement de collectifs : une démarche de développement professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Belisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6183,51 +6183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler recherche et action pour stimuler l’innovation en pédagogie universitaire. Comprendre la pédagogie universitaire au sein du dialogue entre chercheurs et praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6278,51 +6278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités à l'heure de la pédagogie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6567,51 +6567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire numérique : questionnements autour des articulations recherche-pratiques-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l’AIPU (Association internationale de pédagogique universitaire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,264 +6850,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Mondialisation et offre numérique de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université VIVALDI "Repenser la pédagogie universitaire à l'ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devsup : médiatisations pour la construction collaborative d’un dispositif d’accompagnement pédagogique des enseignants du supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Decossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot; Le Portfolio numérique comme espace d'apprentissage fondé sur la réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association pour le Développement des Méthodologies d'Évaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Fribourg, Suisse. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,692 +7126,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire des instruments pour s'exprimer en ligne et pour s'orienter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique CNRS " Identités numériques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lieux d'éducation associés à l'IFÉ (LéA) : quel développement possible dans l'enseignement supérieur ? Pour répondre à quelles attentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université VIVALDI " Repenser la pédagogie universitaire à l'ère du numérique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ALOES, un EIAH pour l'opérationnalisation de l'enseignement dans le supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Decossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH'2013 Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les référentiels de compétences et leur mise en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université VIVALDI " Repenser la pédagogie universitaire à l'ère du numérique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">24° Colloque de l'ADMEE - Europe " L'évaluation des compétences en milieu scolaire et en milieu professionnel "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Luxembourg, Belgique. 24° Colloque de l'ADMEE - Europe " L'évaluation des compétences en milieu scolaire et en milieu prof</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la mise en œuvre du C2i2e dans les universités autorisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national des correspondants C2i2e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la mise en place du C2i2e dans la formation professionnelle des enseignants dans les universités françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C2i2e: a competency standard in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSTE XV International Symposium. Science &amp; Technology Education for Development, Citizenship and Social Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7899,260 +7899,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants aux concepts de l'identité numérique et de l'orientation : un parcours Pairform@ance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Echanger pour apprendre en Ligne", Laboratoire de Linguistique et Didactique des Langues Etrangères et Maternelles, institut national de Recherche Pédagogique, Grenoble, 23-25 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux et fonctions d'un e-portfolio pour l'infusion de la problématique de l'identité numérique et de l'orientation dans les enseignements disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils pour la formation, l'éducation et la prévention: Contributions de la psychologie et des sciences de l'éducation, colloque Outils pour la Formation, l'éducation et la prévention, Nantes, 6 et 7 juin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France. pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8190,51 +8190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-portfolio d'orientation : de nouvelles compétences pour les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8361,50 +8361,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pédagogie active basée sur la pédagogie du projet et sur l'utilisation d'Espace Numérique d'Apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes en ligne du colloque TICE Méditerranée 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Milan, Italy. (12 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Potentiel de transformation des pratiques enseignantes à travers l’analyse de parcours de formation Pairform@nce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8413,208 +8521,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénech</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de trois types de formalismes de scénarisation par des enseignants et des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9154,77 +9154,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Piolti Lamorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
@@ -9532,51 +9532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9818,50 +9818,175 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choix méthodologiques et savoirs produits avec les enseignants Témoignage du LéA Circonscriptions Métropole de Lyon – CiMéLyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réseau des lieux d’éducation associés à l’Institut français de l’éducation : Un instrument pour la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs et ressources pour la formation et le développement professionnel des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9874,198 +9999,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaire de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau des lieux d’éducation associés : Un instrument pour la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.219-231, 2022, Paideia, 978-2-7535-8679-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LéA. Construction d’espaces collaboratifs pour les recherches en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10074,219 +10199,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Criquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans A. Dias-Chiaruttini, C. Cohen-Azria, C. Souplet (dir.), Chercher ensemble : approches didactiques. Presses Universitaires de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-132, 2022, 979-10-300-0748-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363181v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9. Contradictions et développement de l’agir. La Méthode trajectoire pour étudier le développement professionnel des enseignants</w:t>
               </w:r>
@@ -10747,51 +10747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement professionnel en enseignement supérieur, entre posture et rapport aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10974,50 +10974,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benchmarks for operationalizing the program-based and competency-based approaches in universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Loisy, C. &amp; Coulet, J.-C. (Eds.) (2018). Competence and Program-Based Approach. Tools for Developing Responsible Activities (p. 205-226). London, Wiley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507307.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relever les défis de la formation aujourd’hui : une responsabilité individuelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétences et approche-programme. Outiller le développement d’activités responsables (p. 21-41). Londres, Wiley – ISTE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thinking human activities differently: a developmental framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11026,73 +11212,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Loisy, C. &amp; Coulet, J.-C. (Eds.) (2018). Competence and Program-Based Approach. Tools for Developing Responsible Activities (p. xix-xli). London, Wiley.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de repères pour opérationnaliser l’approche-programme et l’approche par compétences à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11121,334 +11307,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences et approche-programme. Outiller le développement d’activités responsables (p. 233-254). Londres, Wiley – ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the training challenges of today: individual and collective responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Loisy, C. &amp; Coulet, J.-C. (Eds.) (2018). Competence and Program-Based Approach. Tools for Developing Responsible Activities (p. 227-232). London, Wiley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119507307.oth1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080344v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-01830679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘méthode trajectoire’ : vers un instrument d’intelligibilité du parcours professionnel, et de soutien à la réflexion du professionnel sur son propre développement.</w:t>
               </w:r>
@@ -11847,298 +11847,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation des compétences du socle commun: tensions et complexités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dierendonck C., Loarer E., Rey B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.257-267, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les référentiels de compétences et leur mise en place.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12210,51 +12210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie universitaire numérique : émergence d’une problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G., Lameul et C., Loisy, La pédagogie universitaire à l’heure du numérique : questionnements et éclairages de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12279,51 +12279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la pédagogie universitaire numérique au sein du dialogue entre chercheurs et praticiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12378,51 +12378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences sociales et civiques en classe de seconde en Lettres, à travers une réflexion sur l'identité et l'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Inza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12576,51 +12576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Sidir, E. Bruillard &amp; G.-L. Baron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et Objets Communicants. Vers une éducation orientée objets ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.224-236, 2010</w:t>
@@ -13346,51 +13346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif des LéA : quelle interface pour les recherches collaboratives après 10 ans d'expérience ? Bilan 2019-2021 du réseau des LéA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13503,51 +13503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13858,51 +13858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malassingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fontanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pérotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13937,51 +13937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14042,51 +14042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14513,51 +14513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088803ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamoun Chouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Carosin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R.B.L. Canzittu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canzittu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-021-09512-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.026.0073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carosin Emilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572456v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2012.215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2012.1047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590244000296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480665v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Devillard Goetgheluck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831668v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17265.74086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Belisle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873447v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848287v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872609v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074934v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948833v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lageat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Coulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0223" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.therr.2017.01" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830698v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080344v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.oth1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830679v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois van de Po&#235;l" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verpoorten" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.detro.2017.01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raze Amandine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malassingne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02080433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088803ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamoun Chouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Carosin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R.B.L. Canzittu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canzittu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-021-09512-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.026.0073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carosin Emilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572456v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2012.215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2012.1047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590244000296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Devillard Goetgheluck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831668v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17265.74086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Belisle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lageat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Coulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0223" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.therr.2017.01" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.oth1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois van de Po&#235;l" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verpoorten" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.detro.2017.01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raze Amandine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malassingne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02080433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>