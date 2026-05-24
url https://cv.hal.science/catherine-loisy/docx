--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -465,187 +465,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique dans l’enseignement-apprentissage : vers un modèle de gouvernance de la transformation numérique comme innovation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Kamoun Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Collection Éditions Spéciales &amp; Hors-Séries, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthode trajectoire : étude du rapport d’une enseignante à la représentation de sa trajectoire de développement et pistes pour en étudier les effets développementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1088803ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806401v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04087087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INO : un travail collectif de recherche sur l’identité numérique et l’orientation</w:t>
               </w:r>
@@ -759,299 +759,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02436001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un modèle développemental collectif de l'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Carosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien R.B.L. Canzittu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2-3, pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une combinaison exploratoire de méthodes de recherche pour saisir le développement professionnel sous plusieurs aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23(1), pp.104-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Émilie Carosin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing lifelong guidance and counselling prospective by addressing individual and collective experience of humanness, humanity and the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Canzittu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien R.B.L. Canzittu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+                <w:t xml:space="preserve">Jacques Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1287,356 +1287,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagnement du projet d’orientation de l’élève et numérique. Quels apprentissages pour les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, V. Liquète et B. Le Blanc, Quand le numérique s’invite à L’Ecole…, 78, pp.113-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir et accompagner le développement du pouvoir d’agir des adolescent.e.s dans leur orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carosin Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.5332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le C2i2e. Des compétences pour soutenir les apprentissages des élèves ? Annonce d’un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, V. Liquète et B. Le Blanc, Quand le numérique s’invite à L’Ecole…, 78, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.078.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(2017). Augmenting De Ketele’s model for university pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (2), pp.39-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2017-v14n2-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830626v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-01578672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre l’approche-programme en s’appuyant sur une application numérique : ALOES</w:t>
               </w:r>
@@ -2027,559 +2027,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif des équipes éducatives pour une évaluation par compétences : pour quoi ? Comment le faire vivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Mercier-Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d'écriture en ligne pour l'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1-2), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005784ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leiterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27-1 (2011), pp.revues.org. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 1 (27), pp.2-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se connaître et s'orienter grâce au e-portfolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé L. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 8 (1-2), pp.58-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1005784ar⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 8 (1-2), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005785ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Mercier-Dequidt</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du format de structuration de l'information sur la créativité de la présentation personnelle de l'étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leiterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1 (27), pp.2-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 27-1 (2011), pp.revues.org. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé L. Breton</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">halshs-00610040v1</w:t>
+                <w:t xml:space="preserve">hal-00843493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions des genèses d'usage des technologies numériques dans l'éducation</w:t>
               </w:r>
@@ -2881,165 +2881,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loisy, C. (2025). Grand témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées d'études ‘IA, APC, Portfolio : repenser l’évaluation dans l’enseignement supérieur. Vers des pratiques ancrées, éthiques et outillées’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme AVENIR(s) ESR, Nov 2025, BREST, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IA, déploiement des compétences et portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes journées d'études du programme AVENIR(s) ESR ‘Accompagner l'approche par compétences dans l'enseignement supérieur et la recherche : pour quels enjeux et avec quels repères ?’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme AVENIR(s) ESR, Nov 2025, BREST (29), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394015v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05375566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences dans l’enseignement supérieur : enjeux développementaux et repères pour leur opérationnalisation</w:t>
               </w:r>
@@ -3364,208 +3364,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'approche programme : expérience du collectif, développement, système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiweb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres Sorbonne Université, Mar 2022, Paris (Distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former pour le développement de compétences transversales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transversalité au coeur des apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SÉMINAIRE 2022 Écoles bilingues francophones, Sep 2022, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour s'orienter : étude auprès d'élèves du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Canzittu, J. Masdonati, C. Loisy, &amp; M. Bangali (coord.). Penser et élaborer une vision intégrée de l’orientation tout au long de la vie : des préoccupations éducatives et formatives aux enjeux sociétaux et de développement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres internationales du Réseau de recherche en Éducation et Formation, Jul 2021, Namur (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,454 +3791,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La méthode trajectoire pour repérer des contradictions dans le développement de l’agir humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Contradictions, conflits, problèmes et préoccupations dans le développement de l’agir humain, organisé par ARDéCo (France) en collaboration avec les laboratoires ADESP (UQAM) et BONHEURS (Université de Cergy Pontoise). Montréal, Qc, 23-25 avril 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement professionnel des enseignants à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Formation professionnelle des enseignants et numérique. École des hautes études en sciences sociales (ÉHÉSS), Lab 110bis de l’Éducation nationale, Paris, le 12 avril 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche à partir des travaux de deux chercheures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Contradictions, conflits, problèmes et préoccupations dans le développement de l’agir humain, organisé par ARDéCo (France) en collaboration avec les laboratoires ADESP (UQAM) et BONHEURS (Université de Cergy Pontoise). Montréal, Qc, 23-25 avril 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du laboratoire Cirnef Pédagogie et numérique dans l’enseignement supérieur. Rouen, le 18 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former pour des compétences au 21ème siècle Une proposition pour éclairer les attendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire compétences. INSPÉ de l’académie de Lyon. Lyon, le 11 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les enseignants peuvent s’emparer de l’orientation dans leur discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Comment s’orienter au XXIème siècle », organisée pour le PACTE pour un enseignement d’excellence. Mons, Université de Mons, 11 février 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel. Un regard sur les apports des travaux engageant enseignants et chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de rentrée des Lieux d’éducation associés à l’Ifé (LéA). Ifé-ENS de Lyon, 13 novembre 2019. Lien de la manifestation : http://ife.ens-lyon.fr/lea/le-reseau/manifestations/seminaire-de-rentree-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480953v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02480674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit de vie et représentation visuelle. La Méthode trajectoire, instrument méthodologique pour saisir le développement professionnel continu en mouvement</w:t>
               </w:r>
@@ -4438,50 +4438,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner et évaluer des compétences transversales en pluridisciplinarité. Un cadre pour les compétences informationnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Devillard Goetgheluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ATIU : Apprendre, Transmettre, Innover à et par l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831668v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium « Quand les ingénieurs et conseillers pédagogiques s’engagent dans leur développement professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AIPU (Association internationale de pédagogie universitaire) 2018. Cotonou, Bénin, 21-24 mai 2018. Disponible en ligne : https://www.slideshare.net/flomeyer/aipu2018-cades-une-demarche-de-recherche-orientee-par-la-conception-pour-soutenir-le-developpement-professionnel-dingenieurs-pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cotonou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et sources numériques dans les trajectoires de développement d’enseignants. Utilisations ou usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.30687.51367</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences au cœur des offres de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence des vice-présidents CFVU (Commission Formation et Vie Universitaire). Université Clermont Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'approche par compétence en formation Approches programme et par compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition 2018 des Journées Pédagogie et Professionnalisation de l’ADIUT – Assemblée des Directeurs d'IUT. Grenoble, 21 mars 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LéA Réseau d'écoles et collèges Ampère, Lyon « un établissement apprenant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Piolti Lamorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème rencontre internationale des LéA - Construire ensemble des espaces de coopération au sein des LéA et avec les réseaux partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFÉ - Ens Lyon, May 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir le développement en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire méthodologique de l'Institut Carnot de l’Éducation de la Région Auvergne – Rhône-Alpes (ICÉ-AuRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17265.74086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement professionnel des enseignants. Analyser les représentations recueillies par la « Méthode trajectoire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Séminaire international Vygotski. Vygotski en débat. Université de Genève, 20-22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre d’analyse pour l’étude de la pédagogie universitaire numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4490,1645 +5254,881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED – Les usages du numérique en éducation : regards critiques, Lyon, 22-23 mars 2018. DOI : 10.13140/RG.2.2.13910.29768</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au(x) savoir(s) des enseignants du supérieur : de la posture épistémologique aux pratiques pédagogiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AIPU (Association internationale de pédagogie universitaire) 2018. Cotonou, Bénin, 21-24 mai 2018. Disponible en ligne : https://www.slideshare.net/flomeyer/aipu2018-cades-une-demarche-de-recherche-orientee-par-la-conception-pour-soutenir-le-developpement-professionnel-dingenieurs-pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cotonou, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et Formation (RÉF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseigner et évaluer des compétences transversales en pluridisciplinarité. Un cadre pour les compétences informationnelles.</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES COMPETENCES INFORMATIONNELLES : CONTRIBUTION A LA PLURIDISCIPLINARI TE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Devillard Goetgheluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ATIU : Apprendre, Transmettre, Innover à et par l'Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5e Colloque « Pédagogie et Formation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche collaborative pour élaborer des instruments d’évaluation formative des compétences C2i2e.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">29e Colloque de l’ADMEE (Association pour le développement des méthodologies d'évaluation en éducation) – Europe « L'évaluation : levier pour l'enseignement et la formation ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE - Europe Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement des équipes pédagogiques s'engageant dans une approche-programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Raze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edition 2018 des Journées Pédagogie et Professionnalisation de l’ADIUT – Assemblée des Directeurs d'IUT. Grenoble, 21 mars 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IXe colloque QPES - Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble - Ecole de management, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement de collectifs : une démarche de développement professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Belisle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des vice-présidents CFVU (Commission Formation et Vie Universitaire). Université Clermont Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur (QPES) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble - Ecole de Management Jun 2017, Grenoble France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...345 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 1ères journées du GIS 2IF : Innovation, Interdisciplinarité, Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour des compétences. Pistes pour accompagner les équipes en charge de former pour des compétences numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national PIX / CoMUN, Paris, Université Descartes, 24 janvier 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVALUER LES CONNAISSANCES TECHNO-PEDAGOGIQUES DANS L’ENSEIGNEMENT SUPERIEUR : UNE METHODE D’AUTO-CONFRONTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et Formation (RÉF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM Paris, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">27e Colloque de l’ADMEE. Les espaces de formation à l’évaluation et à l’autoévaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement des méthodologies d'évaluation en éducation, Jan 2016, Liège, Belgique. http://admee2015.sciencesconf.org/conference/ admee2015/admee15_Actes_du_colloque4incp.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une recherche collaborative pour élaborer des instruments d’évaluation formative des compétences C2i2e.</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation du concept scientifique dans la théorie de Vygotsky, cadre pour l’approche-programme dans l’enseignement supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Colloque de l’ADMEE (Association pour le développement des méthodologies d'évaluation en éducation) – Europe « L'évaluation : levier pour l'enseignement et la formation ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE - Europe Jan 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'Homme dans le monde de l'incertitude. Méthodologie de la cognition culturelle et historique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence fédérale Rossotroudnitchestvo ; Institut fédéral du développement de l’éducation ; ANO «Institut des problèmes de la politique éducative «Euréka» ; Centre de Russie pour la Science et la Culture à Paris, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boîtiers de vote et classe inversée : une opportunité pour les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque WIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie - Mont-Blanc Jun 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441631v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01435303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode trajectoire, instrument pour comprendre et soutenir le développement professionnel.</w:t>
               </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,50 +6630,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devsup : médiatisations pour la construction collaborative d’un dispositif d’accompagnement pédagogique des enseignants du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Decossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Mondialisation et offre numérique de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université VIVALDI "Repenser la pédagogie universitaire à l'ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium &amp;quot; Le Portfolio numérique comme espace d'apprentissage fondé sur la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association pour le Développement des Méthodologies d'Évaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Fribourg, Suisse. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALOES, un EIAH pour l'opérationnalisation de l'enseignement dans le supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Decossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH'2013 Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des instruments pour s'exprimer en ligne et pour s'orienter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique CNRS " Identités numériques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lieux d'éducation associés à l'IFÉ (LéA) : quel développement possible dans l'enseignement supérieur ? Pour répondre à quelles attentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université VIVALDI " Repenser la pédagogie universitaire à l'ère du numérique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'IFÉ et les ESPÉ : un partenariat pour l'éducation, la formation et la recherche. Les LéA, comme pierre d'angle de ce partenariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6682,1749 +7217,1391 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Formation au et par le numérique dans les masters MEEF "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Enseigner avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université VIVALDI "Repenser la pédagogie universitaire à l'ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blogs collaboratifs et développement des compétences des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement informatique pour l'apprentissage humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00847961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les référentiels de compétences et leur mise en place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université VIVALDI "Repenser la pédagogie universitaire à l'ère du numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">24° Colloque de l'ADMEE - Europe " L'évaluation des compétences en milieu scolaire et en milieu professionnel "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Luxembourg, Belgique. 24° Colloque de l'ADMEE - Europe " L'évaluation des compétences en milieu scolaire et en milieu prof</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la mise en place du C2i2e dans la formation professionnelle des enseignants dans les universités françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université VIVALDI "Repenser la pédagogie universitaire à l'ère du numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">Colloque scientifique international sur les TIC en éducation : bilan, enjeux actuels et perspectives futures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lison</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la mise en œuvre du C2i2e dans les universités autorisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national des correspondants C2i2e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C2i2e: a competency standard in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOSTE XV International Symposium. Science &amp; Technology Education for Development, Citizenship and Social Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variété dans l'évaluation de compétences transversales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADMEE (Association pour le développement des méthodologies d'évaluation en éducation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Luxembourg, Luxembourg. pp.24° Colloque de l'ADMEE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants aux concepts de l'identité numérique et de l'orientation : un parcours Pairform@ance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Echanger pour apprendre en Ligne", Laboratoire de Linguistique et Didactique des Langues Etrangères et Maternelles, institut national de Recherche Pédagogique, Grenoble, 23-25 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et fonctions d'un e-portfolio pour l'infusion de la problématique de l'identité numérique et de l'orientation dans les enseignements disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils pour la formation, l'éducation et la prévention: Contributions de la psychologie et des sciences de l'éducation, colloque Outils pour la Formation, l'éducation et la prévention, Nantes, 6 et 7 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France. pp.111-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-portfolio d'orientation : de nouvelles compétences pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Suisse. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios pour l'identité numérique et la construction de l'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes mentales et e-portfolios : outils supports à la créativité dans la construction du projet de l'étudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rabat, Maroc. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de trois types de formalismes de scénarisation par des enseignants et des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. pp.149-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentiel de transformation des pratiques enseignantes à travers l’analyse de parcours de formation Pairform@nce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...509 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie active basée sur la pédagogie du projet et sur l'utilisation d'Espace Numérique d'Apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénech</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...845 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,234 +8616,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes en ligne du colloque TICE Méditerranée 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Milan, Italy. (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948833v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-00948831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des formateurs IUFM dans l'autonomisation des stagiaires autour d'un dispositif de construction de compétences C2i2e</w:t>
               </w:r>
@@ -9167,64 +9167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piolti Lamorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
@@ -9367,288 +9367,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competence and Program-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">London, Wiley &amp; Sons. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compétences et approche-programme. Outiller le développement d’activités responsables. Londres, Wiley – ISTE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119507307⟩</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique. Questionnement et éclairage de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck, 2014, Pédagogies en développement, Jean-Marie de Ketele, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.lameul.2014.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...47 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources et travail collectif dans la mise en place des démarches d'investigation dans l'enseignement des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Catherine Loisy, Jana Trgalova, Réjane Monod-Ansaldi. INRP (Lyon), pp.188, 2010, 978-2-7342-1201-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et travail collectif dans la mise en place des démarches d'investigation dans l'enseignement des sciences. Actes des journées scientifiques DIES 2010, 24-25 novembre 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
@@ -9668,145 +9756,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSTITUT NATIONAL DE RECHERCHE PÉDAGOGIQUE, pp.199, 2010, 978-2-7342-1201-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842872v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00848292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9943,50 +9943,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les LéA. Construction d’espaces collaboratifs pour les recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans A. Dias-Chiaruttini, C. Cohen-Azria, C. Souplet (dir.), Chercher ensemble : approches didactiques. Presses Universitaires de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-132, 2022, 979-10-300-0748-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Savoirs et ressources pour la formation et le développement professionnel des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9999,294 +10236,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaire de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau des lieux d’éducation associés : Un instrument pour la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.219-231, 2022, Paideia, 978-2-7535-8679-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063676v1</w:t>
-              </w:r>
-[...235 lines deleted...]
-                <w:t xml:space="preserve">hal-03363181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9. Contradictions et développement de l’agir. La Méthode trajectoire pour étudier le développement professionnel des enseignants</w:t>
               </w:r>
@@ -10363,51 +10363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences à s’orienter et pouvoir d’agir. Un jeu numérique pour les développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences à s’orienter : de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, 2021, 9782804720636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10445,51 +10445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements de la conception d'un jeu numérique pour développer les compétences à s'orienter et le pouvoir d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Bangali (dir.), Les compétences à s’orienter : théories et pratiques en orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.97-124, 2021, Mardaga supérieur, 9782804720636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10652,64 +10652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les adolescents pour faire face aux défis du 21ème siècle : un cadre conceptuel pour le développement d’outils en orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Carosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien R.B.L. Canzittu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11160,50 +11160,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Addressing the training challenges of today: individual and collective responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Loisy, C. &amp; Coulet, J.-C. (Eds.) (2018). Competence and Program-Based Approach. Tools for Developing Responsible Activities (p. 227-232). London, Wiley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507307.oth1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thinking human activities differently: a developmental framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11212,243 +11303,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Loisy, C. &amp; Coulet, J.-C. (Eds.) (2018). Competence and Program-Based Approach. Tools for Developing Responsible Activities (p. xix-xli). London, Wiley.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de repères pour opérationnaliser l’approche-programme et l’approche par compétences à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Carosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences et approche-programme. Outiller le développement d’activités responsables (p. 233-254). Londres, Wiley – ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830698v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02080344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘méthode trajectoire’ : vers un instrument d’intelligibilité du parcours professionnel, et de soutien à la réflexion du professionnel sur son propre développement.</w:t>
               </w:r>
@@ -11847,50 +11847,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation des compétences du socle commun: tensions et complexités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dierendonck C., Loarer E., Rey B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.257-267, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la croisée des regards de chercheurs et de praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11903,268 +12032,139 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Lameul; C. Loisy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie universitaire à l’heure du numérique. Questionnement et éclairage de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.121-125, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les référentiels de compétences et leur mise en place.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Coquide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...127 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dierendonck, C., Loarer, E. Mottier-Lopez, L. Rey, B. (2014). L'évaluation des compétences en milieu scolaire et en milieu professionnel. L'évaluation des compétences en milieu scolaire et en milieu professionnel</w:t>
@@ -12378,51 +12378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des compétences sociales et civiques en classe de seconde en Lettres, à travers une réflexion sur l'identité et l'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Inza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12576,51 +12576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Sidir, E. Bruillard &amp; G.-L. Baron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et Objets Communicants. Vers une éducation orientée objets ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.224-236, 2010</w:t>
@@ -13346,51 +13346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif des LéA : quelle interface pour les recherches collaboratives après 10 ans d'expérience ? Bilan 2019-2021 du réseau des LéA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13503,51 +13503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alturkmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14513,51 +14513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088803ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamoun Chouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Carosin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R.B.L. Canzittu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canzittu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-021-09512-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.026.0073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carosin Emilie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572456v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2012.215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2012.1047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590244000296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Devillard Goetgheluck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831668v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17265.74086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480859v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Belisle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848164v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lageat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Coulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0223" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.therr.2017.01" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080348v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.oth1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois van de Po&#235;l" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verpoorten" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.detro.2017.01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raze Amandine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malassingne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02080433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04112240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamoun Chouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088803ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Heili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Inza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9684" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Carosin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R.B.L. Canzittu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canzittu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-021-09512-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.026.0073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carosin Emilie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5332" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2017-v14n2-03" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.1045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laflotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572456v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2012.215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2012.1047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Mercier-Dequidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leiterer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L. Breton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005785ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.446" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590244000296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Devillard Goetgheluck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831668v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17265.74086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578726v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Raze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Belisle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Decossin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Coquide" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948831v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lageat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beaumont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Castelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063654v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Coulet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lameul.2014.01" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848292v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rabatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Croquelois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.merri.2022.01.0223" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480602v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.therr.2017.01" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Courtney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Glasnovi&#263; Gracin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080344v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.oth1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830698v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507307.ch6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois van de Po&#235;l" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verpoorten" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboeck.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.detro.2017.01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990253v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326646v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Diakhat&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raze Amandine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malassingne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;rotin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02080433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>