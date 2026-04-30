--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2984,216 +2984,212 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards odorless cosmetic ingredients: determination of fatty esters odor origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jaricot</w:t>
+                <w:t xml:space="preserve">Development of a material surface mimicking human skin for fragrance release and olfactory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">BioMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775199v1</w:t>
+                <w:t xml:space="preserve">hal-05562490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration regimes of solutions of a natural polysaccharide from Triumfetta cordifolia (Malvaceae) stem barks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fanwa Nzokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,2057 +3197,2182 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français des Glycosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards odorless fatty esters: understanding of odor origin to develop new methods of deodorization</w:t>
+                <w:t xml:space="preserve">Towards odorless cosmetic ingredients: determination of fatty esters odor origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Merlaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775617v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et analyses de mélanges complexes dans le domaine cosmétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards odorless fatty esters: understanding of odor origin to develop new methods of deodorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise Alland &amp; Robert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint Aubin sur Gaillon, France</w:t>
+              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566567v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools to predict the acacia gum efficacy for emulsion stabilization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation et analyses de mélanges complexes dans le domaine cosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial des Emulsions (CME2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Entreprise Alland &amp; Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint Aubin sur Gaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567215v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">New tools to predict the acacia gum efficacy for emulsion stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Mondial des Emulsions (CME2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567226v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil in water emulsions stabilized with xanthan gum / acacia gum mixtures: effect of gum structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Desplanques</w:t>
+                <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567210v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural factors which control flavour release from gum arabic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Oil in water emulsions stabilized with xanthan gum / acacia gum mixtures: effect of gum structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Formula VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567222v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between physico-chemical properties, chemical properties, and environmental conditions production of arabic gum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérépion Bastien</w:t>
+                <w:t xml:space="preserve">Structural factors which control flavour release from gum arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glucidoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
+              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565616v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between physic-chemical properties, chemical properties and environmental condition production of Arabic Gum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Relationship between physico-chemical properties, chemical properties, and environmental conditions production of arabic gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">Glucidoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565606v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How flavor retention reflects the emulsifying properties of acacia gums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Relationship between physic-chemical properties, chemical properties and environmental condition production of Arabic Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567250v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating interactions between polysaccharides and aroma compouds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Jouquand</w:t>
+                <w:t xml:space="preserve">How flavor retention reflects the emulsifying properties of acacia gums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on polymer-solvent complexes and intercalates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565655v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multidisciplinaire des mécanismes d'interaction entre les gommes Xanthane et Galactomannane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating interactions between polysaccharides and aroma compouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Journées d'étude des Polymères JEPO 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">6th International conference on polymer-solvent complexes and intercalates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565951v1</w:t>
+                <w:t xml:space="preserve">hal-02565655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating interactions between polysaccharides by aroma compounds study</w:t>
+                <w:t xml:space="preserve">Étude multidisciplinaire des mécanismes d'interaction entre les gommes Xanthane et Galactomannane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Eugene</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">XXIVème Journées d'étude des Polymères JEPO 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567032v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of specific interactions between aroma compounds and Xanthan/galactomannan mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating interactions between polysaccharides by aroma compounds study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aguni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Weurman Flavour Research Symposium, Roskilde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567264v1</w:t>
+                <w:t xml:space="preserve">hal-02567032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la synergie xanthane/galactomannanes sur la rétention d'arômes</w:t>
+                <w:t xml:space="preserve">Determination of specific interactions between aroma compounds and Xanthan/galactomannan mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du réseau Interactions Texture Flaveur INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">11th Weurman Flavour Research Symposium, Roskilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567260v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrices/air interface properties on aroma compound release from polysaccharide-based solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la synergie xanthane/galactomannanes sur la rétention d'arômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST ACTION 921 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée du réseau Interactions Texture Flaveur INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565735v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of limonene by polysaccharides matrix : Characterisation of synergy between xanthan and carob gum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of matrices/air interface properties on aroma compound release from polysaccharide-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Dijon-Beaune, France</w:t>
+              <w:t xml:space="preserve">COST ACTION 921 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567035v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la structure des systèmes xanthane - caroube sur la libération d'arômes</w:t>
+                <w:t xml:space="preserve">Retention of limonene by polysaccharides matrix : Characterisation of synergy between xanthan and carob gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SIGMA-ALDRICH Jeunes Chimistes 2001 (SAJEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Rouen-Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">The 10th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Dijon-Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567097v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de la structure des systèmes xanthane - caroube sur la libération d'arômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Secouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium SIGMA-ALDRICH Jeunes Chimistes 2001 (SAJEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Rouen-Val de Reuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la rétention de petites molécules dans la gomme de xanthane par SPME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontre du Club Chromatographique du Val de Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5261,91 +5382,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evaporation phenomena occurring on the skin after the application of a fragrance product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,73 +5481,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URCOM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evaporation of the fragrances from the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5481,176 +5602,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin and Formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the ability of an hydrocolloid extracted from Triumfetta cordifolia to emulsify and stabilise emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fanwa Nzokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maxime Cheumani Yona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5660,78 +5781,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,73 +5880,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gum Arabic, John F. Kennedy, Glyn O. Philliips, Peter A. Williams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-47, 2011, 978-1-84973-193-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of specific interactions between aroma compounds and xanthan/galactomannan mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5844,92 +5965,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-424, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4501(06)80099-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour release from xanthan – galactomannan matrices: HS/SPME and rheological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5958,51 +6079,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Research at the Dawn of the Twenty-first Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intercept Publishers, pp.124-127, 2003, 1-898298-94-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6012,51 +6133,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cosmétiques « naturels » sans parfum sont-ils sans odeur… et sans danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6065,65 +6186,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6191,51 +6312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EDC362F"/>
+    <w:nsid w:val="FE775067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6422,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-malhiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2985-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139251960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le N Fanwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M Y Cheumani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaricot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Chao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Rousi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Fatouros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.06.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Mohamed-Lemine Abdellahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadel Deida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.10.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Renou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Desplanques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19JLBHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMLQ136-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDNMS22Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(02)00518-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSVXRHJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atmani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Combret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Kajima Mulengi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)00922-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCSLZ0FD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970485k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-39TRWB1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fanwa Nzokou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;pion Bastien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567222v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maxime Cheumani Yona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-malhiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2985-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139251960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le N Fanwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M Y Cheumani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaricot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Chao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Rousi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Fatouros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.06.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Mohamed-Lemine Abdellahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadel Deida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.10.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Renou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Desplanques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19JLBHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMLQ136-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDNMS22Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(02)00518-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSVXRHJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atmani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Combret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Kajima Mulengi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)00922-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCSLZ0FD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970485k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-39TRWB1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fanwa Nzokou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;pion Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maxime Cheumani Yona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>