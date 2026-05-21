--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -830,278 +830,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervates formation between gelatin and gum Arabic with different arabinogalactan protein fraction content and their characterization</w:t>
+                <w:t xml:space="preserve">Chemical and physicochemical characterizations of the water-soluble fraction of the Commiphora Africana exudate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoi Rousi</w:t>
+                <w:t xml:space="preserve">Abdellatif Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bah Mohamed-Lemine Abdellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fadel Deida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 96, pp.577-588. </w:t>
+              <w:t xml:space="preserve">, 2019, 86, pp.2-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331777v1</w:t>
+                <w:t xml:space="preserve">hal-02181664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and physicochemical characterizations of the water-soluble fraction of the Commiphora Africana exudate</w:t>
+                <w:t xml:space="preserve">Complex coacervates formation between gelatin and gum Arabic with different arabinogalactan protein fraction content and their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Dahi</w:t>
+                <w:t xml:space="preserve">Zoi Rousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bah Mohamed-Lemine Abdellahi</w:t>
+                <w:t xml:space="preserve">Dimitrios Fatouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fadel Deida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adamantini Paraskevopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.2-10. </w:t>
+              <w:t xml:space="preserve">, 2019, 96, pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181664v1</w:t>
+                <w:t xml:space="preserve">hal-02331777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fine structure of galactomannans on their interactions with xanthan: Two co-existing mechanisms to explain the synergy</w:t>
               </w:r>
@@ -3139,277 +3139,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration regimes of solutions of a natural polysaccharide from Triumfetta cordifolia (Malvaceae) stem barks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
+                <w:t xml:space="preserve">Towards odorless cosmetic ingredients: determination of fatty esters odor origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775614v1</w:t>
+                <w:t xml:space="preserve">hal-04775199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards odorless cosmetic ingredients: determination of fatty esters odor origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Jaricot</w:t>
+                <w:t xml:space="preserve">Concentration regimes of solutions of a natural polysaccharide from Triumfetta cordifolia (Malvaceae) stem barks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fanwa Nzokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775199v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards odorless fatty esters: understanding of odor origin to develop new methods of deodorization</w:t>
               </w:r>
@@ -3596,731 +3596,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools to predict the acacia gum efficacy for emulsion stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural factors which control flavour release from gum arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial des Emulsions (CME2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567215v1</w:t>
+                <w:t xml:space="preserve">hal-02567222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tools to predict the acacia gum efficacy for emulsion stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Mondial des Emulsions (CME2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567226v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil in water emulsions stabilized with xanthan gum / acacia gum mixtures: effect of gum structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Desplanques</w:t>
+                <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567210v1</w:t>
+                <w:t xml:space="preserve">hal-02567226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural factors which control flavour release from gum arabic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Oil in water emulsions stabilized with xanthan gum / acacia gum mixtures: effect of gum structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Formula VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567222v1</w:t>
+                <w:t xml:space="preserve">hal-02567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between physico-chemical properties, chemical properties, and environmental conditions production of arabic gum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Relationship between physic-chemical properties, chemical properties and environmental condition production of Arabic Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glucidoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
+              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565616v1</w:t>
+                <w:t xml:space="preserve">hal-02565606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between physic-chemical properties, chemical properties and environmental condition production of Arabic Gum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Relationship between physico-chemical properties, chemical properties, and environmental conditions production of arabic gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">Glucidoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565606v1</w:t>
+                <w:t xml:space="preserve">hal-02565616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How flavor retention reflects the emulsifying properties of acacia gums</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5638,64 +5638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the ability of an hydrocolloid extracted from Triumfetta cordifolia to emulsify and stabilise emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fanwa Nzokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,64 +5795,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE775067"/>
+    <w:nsid w:val="CC34F2E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6543,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-malhiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2985-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139251960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le N Fanwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M Y Cheumani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaricot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Chao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Rousi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Fatouros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.06.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Mohamed-Lemine Abdellahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadel Deida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.10.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Renou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Desplanques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19JLBHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMLQ136-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDNMS22Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(02)00518-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSVXRHJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atmani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Combret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Kajima Mulengi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)00922-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCSLZ0FD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970485k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-39TRWB1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fanwa Nzokou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;pion Bastien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maxime Cheumani Yona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-malhiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2985-3336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139251960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le N Fanwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M Y Cheumani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dallay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaricot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Chao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Dahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah Mohamed-Lemine Abdellahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadel Deida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.10.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Rousi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Fatouros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.06.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Renou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Desplanques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19JLBHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plaquevent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr068218c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DMPJBDF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.07.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMLQ136-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDNMS22Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(02)00518-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSVXRHJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atmani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Combret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Kajima Mulengi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)00922-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCSLZ0FD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970485k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-39TRWB1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05562490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fanwa Nzokou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;pion Bastien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Savary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maxime Cheumani Yona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>