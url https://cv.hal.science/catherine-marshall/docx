--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -278,3030 +278,3030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sionaidh Douglas-Scott. Brexit, Union, and Disunion. The Evolution of British Constitutional Unsettlement Cambridge: Cambridge University Press, 2023. Pp. 523. $44.99 (paper).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of British Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jbr.2025.10118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Futuro da Democracia na Era da Inteligência Artificial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp. 41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French Take on the Evolution of the British Idea of Democracy (1770–1920)&amp;quot; (review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/choc.2025.200206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est-ce que le Parlementarisme classique victorien ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20-1 ([En ligne])</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Espírito de Deferência em Tempos Conturbados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXVI (82), pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. “One Nation Conservatism from Disraeli to Johnson”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXVIII (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.10183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bagehot e la deferenza politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, num 2, pp. 119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Em Defesa de uma Ética de Deferência em Tempos Infelizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il concetto di deferenza politica nel pensiero di Walter Bagehot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La guerra di Putin: cause, dinamiche, conseguenze (2), pp.119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic Evidence of In-Flight SARS-CoV-2 Transmission, India to Australia, April 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freya Hogarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualina Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shereen Labib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (7), pp.1527-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2807.212466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation constitutionnelle d’Élisabeth II et sa mise à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 182 (3), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.182.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Democracia na Era Digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.36-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The English Constitution (1867) de Walter Bagehot (1826-1877) : un ‘miroir aux princes’ ou un prince dans le miroir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamim Constant e o Espírito da Liberdade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éthique de la déférence comme source possible de bonheur en démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Capitalism on People, Personality and Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ttr.40.2.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Une relecture de l’idéalisme victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rosaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série, n°1, pp. 5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rosaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical enquiries. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The political situation in France in the context of the situation in Europe and in the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Situação Política em França no contexto da situação na Europa e now EUA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Crisis in the United Kingdom Today: Causes and Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of Deference in Britain since the nineteenth century: an Intellectual Framework to State Consolidation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spoleczenstwo i Polityka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The debate on vivisection within the Metaphysical Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidgwick’s Utilitarianism in the context of the rise of Idealism: a reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidgwick’s utilitarianism in the context of the rise of Idealism: a reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études benthamiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sir James Fitzjames Stephen (1829-1894): An Intellectual Sceptic, Critic of the Liberal Ideas of his Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 Printemps, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.1635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Believing After Darwin: the Debates of the Metaphysical Society (1869–1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 Automne, pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Britanniques et la France depuis 2007 : aux sources d'une nouvelle Entente cordiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 137 (2), pp.148-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.137.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Eleições Presidenciais Francesas e o Futuro da Constituição Europeia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier science et théisme : les débats de la Metaphysical Society (1869-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du C.R.E.AA.C.T.I.F. (Centre de recherche en études anglo-américaines : civilisation, texte, image, idées, fiction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National character and governance styles: A comparison between parliamentary and presidential styles of government with reference to Walter Bagehot (1826–1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (2-3), pp.107-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13876980308412696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le républicanisme paradoxal de Walter Bagehot (1826-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec John Redwood : Regard d’un Eurosceptique conservateur sur l’avenir du lien entre Royaume-Uni et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues européens. Politique, économie, société et culture [Cahiers de l'École doctorale "Espace européen contemporain", Université de la Sorbonne nouvelle - Paris III]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l’ouvrage d’Edouard Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.305-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Disraeli (1804‒1881): His Lives and Afterlives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamus Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miles Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101 Printemps, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13qtc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ménès-Redorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53, pp.326, 2021, Miroirs aux princes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idéalisme britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rosaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°1, 213 p., 2018, Hors-série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophical Enquiries, Revues des philosophies anglophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rosaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hors série 1, pp.213, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795138v1</w:t>
-              </w:r>
-[...2618 lines deleted...]
-                <w:t xml:space="preserve">hal-03795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4346,898 +4346,1200 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec l’essor de l’IA, nous ne serons bientôt plus capables de distinguer le vrai du faux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Larrouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Blick, Andrew and Hennessy, Peter, &amp;quot;The Bonfire of the Decencies. Repairing and Restoring the British Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.11094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crown, saison 4 : un soap opera cruel envers l’institution monarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of David Wootton, Power, Pleasure and Profit. Insatiable Appetites from Machiavelli to Madison: Cambridge and London, Harvard University Press, 2018, 386 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty-First Century Perspectives on the Scholarship of AV Dicey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hart Publishing. 1, 2024, 9781509975105 9781509975075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781509975105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty-First Century perspectives on the Scholarship of AV Dicey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hart Publishing, 2024, 978-1-5099-7507-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Deference in a Democratic Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62539-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metaphysical Society (1869-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198846499.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 2, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/actrade/9780199643059.book.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 3, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/actrade/9780199643066.book.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/actrade/9780199643066.book.1⟩</w:t>
+                <w:t xml:space="preserve">Bernard Lightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press, 1, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/actrade/9780199643042.book.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Victorian Legacy in Political Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards des Anglo-Saxons sur la France au cours du long XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lightman</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boucher-Rivalain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 293 p., 2008, 2296066283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés et conflits : enjeux et représentations. Volume 1, Civilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 194 p., 2006, 2-296-00576-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5247,1164 +5549,937 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections législatives britanniques : une victoire travailliste superficielle au coeur de la tempête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/123tc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669591v1</w:t>
-              </w:r>
-[...225 lines deleted...]
-                <w:t xml:space="preserve">hal-03227747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le « johnsonisme » des premiers temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti conservateur britannique au pouvoir (2010-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-452, 2023, Histoire et civilisations, 978-2-7574-3881-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Editors of the Metaphysical Society, or Disseminating the Ideas of the Metaphysicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Metaphysical Society (1869-1880)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.42-62, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198846499.003.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eurosceptiques britanniques et l’imaginaire européen : Thatcher et le séminaire sur l’Allemagne du 24 mars 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêves d’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-172, 2017, 978-2-7453-3156-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évolutionnisme sociologique de Walter Bagehot (1826-1877)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire racial et oppositions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-200, 2016, 978-2-343-10505-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Metaphysical Society (1869-1880) : une association discrète au service de la société victorienne ou un cercle d’intellectuels utopistes voués à l’échec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pernot François, Zarifian Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans les allées du pouvoir, sociétés « discrètes », cercles de réflexion et groupes de pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Amandier, pp.43-56, 2015, 2355162913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectre du passé ou la réaction de Margaret Thatcher face à la chute du Mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Est et l’Ouest face à la chute du mur. Question de perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-98, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ ‘The first duty of society is the preservation of society’. Les lettres de Walter Bagehot en réaction au coup d’Etat français de décembre 1851”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards des Anglo-Saxons sur la France au cours du long XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 53-74, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Le conflit comme source de progrès pour les penseurs victoriens”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et conflit : enjeux et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.97-116, 2006, 2296005764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Monarchy – James Maxton, The Abdication Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commentaire de texte (en civilisation britannique) par l’exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Temps, pp.37-46, 2003, 2842742184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conflit au débat : les fondements du système politique de Walter Bagehot (1826-1877)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications Montpellier 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contradiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-497, 2003, 978-2-84269-595-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions politiques du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clear Essentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martorana Editeur, pp.64-67, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6414,150 +6489,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme, la personnalité et la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan S. Kahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Antonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Brandão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le capitalisme, la personnalité et la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6567,105 +6642,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">British Constitution, Metaphysical Society and Victorian Legacy: a journey in the history of ideas (19th-21st centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Université de Versailles-Saint-Quentin-en-Yvelines - Institut d’Etudes Culturelles – Centre d’Histoire Culturelle des Sociétés Contemporaines EA 2448, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04270960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6733,51 +6808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4424A77"/>
+    <w:nsid w:val="0561BDF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6964,51 +7039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-marshall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9762-7330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069946841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75846699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079501959" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus Perry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Taylor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;n&#232;s-Redorat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758525v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jbr.2025.10118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10183" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Hogarth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Coffey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Goddard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shereen Labib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kahan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03760488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marshall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hajdenko-Marshall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.137.0148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980308412696" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.278" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04271002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roynier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509975105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400796v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62539-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lightman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.001.0001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643059.book.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643066.book.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643042.book.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123tc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157383v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797890" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.003.0003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S. Kahan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Brand&#227;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/tel-04270960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-marshall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9762-7330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069946841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75846699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079501959" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jbr.2025.10118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Hogarth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Coffey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shereen Labib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kahan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03760488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hajdenko-Marshall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1635" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.524" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.137.0148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980308412696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus Perry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;n&#232;s-Redorat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04271002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roynier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509975105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62539-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lightman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.001.0001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643059.book.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643066.book.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643042.book.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123tc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.003.0003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S. Kahan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Brand&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/tel-04270960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>