--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,6753 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6701 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine MARSHALL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9762-7330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069946841</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75846699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=WlBFYssAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000079501959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Marshall is Professor of British Studies at CY Cergy Paris Université (France), Director of the AGORA research centre and  co-director of the MA Political Ideas in a Digital Age.Her work centres on British intellectual and political history during the Victorian period and on the legacy of such ideas in the twentieth and twenty-first centuries. Her research has notably explored the ideas and influence of Walter Bagehot; involved the discovery and publication of the papers of the Metaphysical Society (1869-1881); and explored the evolution and importance of political “deference” in the British constitution during the nineteenth and twentieth centuries. She is the co-editor, with Bernard Lightman and Richard England, of a 3-volume critical edition of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The papers of The Metaphysical Society (1869-1880)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OUP, 2015) and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Metaphysical Society. Intellectual Life in Mid-Victorian England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OUP, 2019). Her most recent monograph </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Deference in a Democratic Age. British Politics and the Constitution from the Eighteenth Century to Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was published with Palgrave in 2021.She was Oliver Smithies Visiting Fellow at Balliol College, Oxford, for two terms in 2023, which led to three main projects: 1/a book co-edited with Professor Céline Roynier T</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">wenty-First Century Perspectives on the Scholarship of AV Dicey: The Enduring Legacy of a Victorian Constitutionalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (to be published with Hart in 2025), 2/ an international conference on Benjamin Disraeli and his legacy (University of Chicago in Paris, Jan 2024, co-organised with Emily Jones, Miles Taylor and Seamus Perry) along with the publication of the papers (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, for 2025) and 3/ to start a new research work on British Romantic Conservatism.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune: &amp;quot;Pour la monarchie britannique, l’enjeu des dossiers Epstein dépasse de loin le cas individuel d’un prince compromis&amp;quot;. Le Monde, 19 février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec l’essor de l’IA, nous ne serons bientôt plus capables de distinguer le vrai du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larrouqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Blick, Andrew and Hennessy, Peter, &amp;quot;The Bonfire of the Decencies. Repairing and Restoring the British Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.11094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crown, saison 4 : un soap opera cruel envers l’institution monarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of David Wootton, Power, Pleasure and Profit. Insatiable Appetites from Machiavelli to Madison: Cambridge and London, Harvard University Press, 2018, 386 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Future of Democracy in the Age of Artificial Intelligence”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Democracy in the Age of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Political Studies - Lisbon, Jun 2025, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From custom to debate, or how H. S. Maine (1822 -1888) inspired Walter Bagehot (1826-1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque – Henry Sumner Maine, « Aux sources du droit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Michel Villey, May 2024, Paris Panthéon Assas, France. pp. 171-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagehot, the British constitutional monarchy and the invention of a new tradition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « The invention of traditions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB/SFEVE, Nov 2023, Université de Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spirit of deference”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tocqueville Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP de Lisbonne, Nov 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Boris Johnson and the uses and abuses of Political Deference”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Annual Seminar at Taube Centre for Advanced Studies in the Social Science, “Uses and abuses of the past – the democratisation of symbolic resources, power and legitimization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of International and Political Studies in the Social Sciences, Université Jagellonne de Cracovie, May 2022, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In defence of an ethics of deference in unhappy times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estoril Political Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Political Studies, the Catholic University of Portugal, Jun 2022, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Constant and the spirit of liberty”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estoril Political Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Political Studies, the Catholic University of Portugal, Oct 2021, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An ethics of deference as a possible source of happiness in democracies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Politiques du bonheur ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Jun 2019, Neuville - Maison internationale de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science at the Metaphysical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Victorian Studies Association (NAVSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society North American Victorian Studies Association (NAVSA), Oct 2018, St Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political situation in France in the context of the situation in Europe and in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estoril Political Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Political Studies, the Catholic University of Portugal, Jun 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée politique de Walter Bagehot (1826-1877), ou comment la France sert souvent de contre-exemple aux théoriciens politiques d’outre-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estoril Political Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Political Studies, the Catholic University of Portugal, Jun 2014, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National characters and political regimes understood from foreign perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium Artois-Nankin, études transculturelles : approches et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d’Artois, Sep 2013, Arras (Université d'Artois), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The philosophers of the Metaphysical Society (1869-1880) or the difficult compromise between science, faith and ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of British Thought in the Late-Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Idealism and New Liberalism, University of Hull, May 2012, Hull, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quest for the long lost papers of the Metaphysical Society (1869-1880) and what they revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux intellectuels : approches et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, universités de Paris VIII et de Paris XIII, Mar 2011, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La période du parlementarisme classique dans l’Angleterre victorienne : tentative de démystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Atelier « Histoire des idées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2009, Université de Bordeaux 3, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sionaidh Douglas-Scott. Brexit, Union, and Disunion. The Evolution of British Constitutional Unsettlement Cambridge: Cambridge University Press, 2023. Pp. 523. $44.99 (paper).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of British Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.e88. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jbr.2025.10118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Futuro da Democracia na Era da Inteligência Artificial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp. 41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Take on the Evolution of the British Idea of Democracy (1770–1920)&amp;quot; (review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to the history of concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.124-127. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/choc.2025.200206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce que le Parlementarisme classique victorien ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20-1 ([En ligne])</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Espírito de Deferência em Tempos Conturbados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVI (82), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. “One Nation Conservatism from Disraeli to Johnson”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXVIII (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Bagehot e la deferenza politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, num 2, pp. 119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Em Defesa de uma Ética de Deferência em Tempos Infelizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il concetto di deferenza politica nel pensiero di Walter Bagehot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La guerra di Putin: cause, dinamiche, conseguenze (2), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Evidence of In-Flight SARS-CoV-2 Transmission, India to Australia, April 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Hogarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualina Coffey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shereen Labib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (7), pp.1527-1530. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2807.212466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation constitutionnelle d’Élisabeth II et sa mise à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 182 (3), pp.71-82. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.182.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The English Constitution (1867) de Walter Bagehot (1826-1877) : un ‘miroir aux princes’ ou un prince dans le miroir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Democracia na Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamim Constant e o Espírito da Liberdade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la déférence comme source possible de bonheur en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Capitalism on People, Personality and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nowicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ttr.40.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Une relecture de l’idéalisme victorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rosaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série, n°1, pp. 5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rosaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical enquiries. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political situation in France in the context of the situation in Europe and in the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situação Política em França no contexto da situação na Europa e now EUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crisis in the United Kingdom Today: Causes and Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Deference in Britain since the nineteenth century: an Intellectual Framework to State Consolidation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoleczenstwo i Polityka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debate on vivisection within the Metaphysical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidgwick’s Utilitarianism in the context of the rise of Idealism: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidgwick’s utilitarianism in the context of the rise of Idealism: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir James Fitzjames Stephen (1829-1894): An Intellectual Sceptic, Critic of the Liberal Ideas of his Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 Printemps, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Believing After Darwin: the Debates of the Metaphysical Society (1869–1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 Automne, pp.69-83. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et la France depuis 2007 : aux sources d'une nouvelle Entente cordiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 137 (2), pp.148-161. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.137.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Eleições Presidenciais Francesas e o Futuro da Constituição Europeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Cidadania, Liberdade e Responsabilidade Pessoal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier science et théisme : les débats de la Metaphysical Society (1869-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du C.R.E.AA.C.T.I.F. (Centre de recherche en études anglo-américaines : civilisation, texte, image, idées, fiction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National character and governance styles: A comparison between parliamentary and presidential styles of government with reference to Walter Bagehot (1826–1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (2-3), pp.107-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13876980308412696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le républicanisme paradoxal de Walter Bagehot (1826-1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1.2, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec John Redwood : Regard d’un Eurosceptique conservateur sur l’avenir du lien entre Royaume-Uni et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues européens. Politique, économie, société et culture [Cahiers de l'École doctorale "Espace européen contemporain", Université de la Sorbonne nouvelle - Paris III]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l’ouvrage d’Edouard Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Disraeli (1804‒1881): His Lives and Afterlives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamus Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101 Printemps, 2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13qtc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ménès-Redorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53, pp.326, 2021, Miroirs aux princes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéalisme britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rosaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical enquiries : revue des philosophies anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°1, 213 p., 2018, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical Enquiries, Revues des philosophies anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rosaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hors série 1, pp.213, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-First Century Perspectives on the Scholarship of AV Dicey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing. 1, 2024, 9781509975105 9781509975075. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781509975105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-First Century perspectives on the Scholarship of AV Dicey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing, 2024, 978-1-5099-7507-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Deference in a Democratic Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62539-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metaphysical Society (1869-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198846499.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/actrade/9780199643059.book.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 3, 2015, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/actrade/9780199643066.book.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Papers of the Metaphysical Society, 1869–1880: A Critical Edition, Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2015, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/actrade/9780199643042.book.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Victorian Legacy in Political Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards des Anglo-Saxons sur la France au cours du long XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Boucher-Rivalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 293 p., 2008, 2296066283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés et conflits : enjeux et représentations. Volume 1, Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 194 p., 2006, 2-296-00576-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections législatives britanniques : une victoire travailliste superficielle au coeur de la tempête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/123tc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le « johnsonisme » des premiers temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti conservateur britannique au pouvoir (2010-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-452, 2023, Histoire et civilisations, 978-2-7574-3881-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Editors of the Metaphysical Society, or Disseminating the Ideas of the Metaphysicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Metaphysical Society (1869-1880)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.42-62, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198846499.003.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eurosceptiques britanniques et l’imaginaire européen : Thatcher et le séminaire sur l’Allemagne du 24 mars 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêves d’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-172, 2017, 978-2-7453-3156-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évolutionnisme sociologique de Walter Bagehot (1826-1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire racial et oppositions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-200, 2016, 978-2-343-10505-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Metaphysical Society (1869-1880) : une association discrète au service de la société victorienne ou un cercle d’intellectuels utopistes voués à l’échec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pernot François, Zarifian Julien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les allées du pouvoir, sociétés « discrètes », cercles de réflexion et groupes de pression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Amandier, pp.43-56, 2015, 2355162913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre du passé ou la réaction de Margaret Thatcher face à la chute du Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Est et l’Ouest face à la chute du mur. Question de perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-98, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ ‘The first duty of society is the preservation of society’. Les lettres de Walter Bagehot en réaction au coup d’Etat français de décembre 1851”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards des Anglo-Saxons sur la France au cours du long XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 53-74, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le conflit comme source de progrès pour les penseurs victoriens”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et conflit : enjeux et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.97-116, 2006, 2296005764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monarchy – James Maxton, The Abdication Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commentaire de texte (en civilisation britannique) par l’exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.37-46, 2003, 2842742184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conflit au débat : les fondements du système politique de Walter Bagehot (1826-1877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Montpellier 3. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La contradiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.485-497, 2003, 978-2-84269-595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions politiques du Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hajdenko-Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clear Essentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martorana Editeur, pp.64-67, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capitalisme, la personnalité et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan S. Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Antonutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Brandão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capitalisme, la personnalité et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Constitution, Metaphysical Society and Victorian Legacy: a journey in the history of ideas (19th-21st centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université de Versailles-Saint-Quentin-en-Yvelines - Institut d’Etudes Culturelles – Centre d’Histoire Culturelle des Sociétés Contemporaines EA 2448, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04270960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6808,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0561BDF0"/>
+    <w:nsid w:val="6DBCD160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7039,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-marshall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9762-7330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069946841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75846699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079501959" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299474v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jbr.2025.10118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Hogarth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Coffey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Goddard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shereen Labib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kahan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03760488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hajdenko-Marshall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1635" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.524" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.137.0148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980308412696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus Perry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;n&#232;s-Redorat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04271002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11094" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roynier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509975105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62539-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lightman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.001.0001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643059.book.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643066.book.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643042.book.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123tc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.003.0003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S. Kahan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Brand&#227;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/tel-04270960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-marshall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9762-7330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069946841" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75846699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=WlBFYssAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079501959" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marshall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.11094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04307021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04270998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04271002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jbr.2025.10118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.10183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Hogarth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Coffey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Goddard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lewis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shereen Labib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2807.212466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.182.0071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.40.2.7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03760488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marshall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hajdenko-Marshall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.1635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.524" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.137.0148" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795186v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13876980308412696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795183v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seamus Perry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Taylor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qtc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;n&#232;s-Redorat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roynier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509975105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62539-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lightman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard England" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.001.0001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643059.book.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643066.book.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199643042.book.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boucher-Rivalain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123tc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100797890" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198846499.003.0003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795167v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S. Kahan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Brand&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/tel-04270960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>