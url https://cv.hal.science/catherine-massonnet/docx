--- v1 (2026-03-26)
+++ v2 (2026-04-26)
@@ -1264,307 +1264,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the kinematics of leaf development in flowering plants: recommendations and pitfalls</w:t>
+                <w:t xml:space="preserve">Buffering growth variations against water deficits through timely carbon usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Lievre</w:t>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Dapp</w:t>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wdev.119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268423v1</w:t>
+                <w:t xml:space="preserve">hal-01189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffering growth variations against water deficits through timely carbon usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotyping the kinematics of leaf development in flowering plants: recommendations and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pantin</w:t>
+                <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+                <w:t xml:space="preserve">Mélanie Dapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.809-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wdev.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems-based analysis of Arabidopsis leaf growth reveals adaptation to water deficit</w:t>
               </w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural assessment of the impact of environmental constraints on Arabidopsis thaliana leaf growth: a 3D approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2063,295 +2063,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reproducibility of leaf growth and molecular phenotypes: A comparison of three Arabidopsis accessions cultivated in ten laboratories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fabre</w:t>
+                <w:t xml:space="preserve">High-contrast three-dimensional imaging of the Arabidopsis leaf enables the analysis of cell dimensions in the epidermis and mesophyll.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Hannah</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caldana</w:t>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.148338⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-6-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203861v1</w:t>
+                <w:t xml:space="preserve">hal-00508435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast three-dimensional imaging of the Arabidopsis leaf enables the analysis of cell dimensions in the epidermis and mesophyll.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+                <w:t xml:space="preserve">Probing the reproducibility of leaf growth and molecular phenotypes: A comparison of three Arabidopsis accessions cultivated in ten laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Matthew A. Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Granier</w:t>
+                <w:t xml:space="preserve">C. Caldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.17. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (4), pp.2142-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-6-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.148338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508435v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of foliage distribution and leaf functions to light interception, transpiration and photosynthetic capacities in two apple cultivars at branch and tree scales</w:t>
               </w:r>
@@ -3055,149 +3055,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale et fonctionnelle du système aérien chez le pommier (Malus domestica Borkh.): comparaison de quatre cultivars par une approche de modélisation structure-fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 2004. Français. </w:t>
+              <w:t xml:space="preserve">Biologie végétale. Ecole nationale superieure agronomique de montpellier - AGRO M, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02831740v1</w:t>
+                <w:t xml:space="preserve">tel-00010748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale et fonctionnelle du système aérien chez le pommier (Malus domestica Borkh.): comparaison de quatre cultivars par une approche de modélisation structure-fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biologie végétale. Ecole nationale superieure agronomique de montpellier - AGRO M, 2004. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00010748v1</w:t>
+                <w:t xml:space="preserve">tel-02831740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="596B5A25"/>
+    <w:nsid w:val="32545FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-massonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115585443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gaertner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Baerenfaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Russenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2015.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190637v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baerenfaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baginsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hlmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.39" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02514.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-massonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115585443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gaertner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Baerenfaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Russenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2015.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190637v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baerenfaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baginsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hlmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.39" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02514.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>