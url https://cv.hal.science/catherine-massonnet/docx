--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1264,307 +1264,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffering growth variations against water deficits through timely carbon usage</w:t>
+                <w:t xml:space="preserve">Phenotyping the kinematics of leaf development in flowering plants: recommendations and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pantin</w:t>
+                <w:t xml:space="preserve">Maryline Lievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00483⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.809-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wdev.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189785v1</w:t>
+                <w:t xml:space="preserve">hal-01268423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the kinematics of leaf development in flowering plants: recommendations and pitfalls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buffering growth variations against water deficits through timely carbon usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bresson</w:t>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Dapp</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wdev.119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268423v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems-based analysis of Arabidopsis leaf growth reveals adaptation to water deficit</w:t>
               </w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural assessment of the impact of environmental constraints on Arabidopsis thaliana leaf growth: a 3D approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2063,295 +2063,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast three-dimensional imaging of the Arabidopsis leaf enables the analysis of cell dimensions in the epidermis and mesophyll.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
+                <w:t xml:space="preserve">Probing the reproducibility of leaf growth and molecular phenotypes: A comparison of three Arabidopsis accessions cultivated in ten laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+                <w:t xml:space="preserve">Matthew A. Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Granier</w:t>
+                <w:t xml:space="preserve">C. Caldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-6-17⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (4), pp.2142-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.148338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508435v1</w:t>
+                <w:t xml:space="preserve">hal-01203861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reproducibility of leaf growth and molecular phenotypes: A comparison of three Arabidopsis accessions cultivated in ten laboratories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fabre</w:t>
+                <w:t xml:space="preserve">High-contrast three-dimensional imaging of the Arabidopsis leaf enables the analysis of cell dimensions in the epidermis and mesophyll.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Hannah</w:t>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caldana</w:t>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 152 (4), pp.2142-2157. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.148338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-6-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203861v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of foliage distribution and leaf functions to light interception, transpiration and photosynthetic capacities in two apple cultivars at branch and tree scales</w:t>
               </w:r>
@@ -3055,149 +3055,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale et fonctionnelle du système aérien chez le pommier (Malus domestica Borkh.): comparaison de quatre cultivars par une approche de modélisation structure-fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biologie végétale. Ecole nationale superieure agronomique de montpellier - AGRO M, 2004. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00010748v1</w:t>
+                <w:t xml:space="preserve">tel-02831740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale et fonctionnelle du système aérien chez le pommier (Malus domestica Borkh.): comparaison de quatre cultivars par une approche de modélisation structure-fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 2004. Français. </w:t>
+              <w:t xml:space="preserve">Biologie végétale. Ecole nationale superieure agronomique de montpellier - AGRO M, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02831740v1</w:t>
+                <w:t xml:space="preserve">tel-00010748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3273,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32545FA1"/>
+    <w:nsid w:val="E6DE8F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-massonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115585443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gaertner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Baerenfaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Russenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2015.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190637v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baerenfaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baginsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hlmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.39" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02514.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-massonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115585443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gaertner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Baerenfaller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Russenberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2015.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajps.2015.67102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190637v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baerenfaller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baginsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hlmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.39" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02514.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-77" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Veylder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.179382" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Hannah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.148338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>