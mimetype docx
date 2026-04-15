--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Maumi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturalesEcole nationale supérieure d'architecture de Paris La VilletteUnité de recherche Ahttepcatherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-7070-6251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120768240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-la VilletteMembre de l'unité de recherche Ahttep</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre élue de la Commission recherche de l'Ensa Paris La Villette.06/2020-10/2025: coordinatrice du champ HCA à l'Ensa Paris La Villette.Depuis 2021, responsable, pour l'équipe Ahttep de la formation Post-master &amp;quot;Recherches en architecture&amp;quot;, membre du Conseil du Post-master.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre du Bureau et du Conseil de l'Ecole doctorale Abbé Grégoire du Cnam.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 12/2022: Membre titulaire élue du CNECEA, membre du bureau élargi, assesseur pour le champ HCA.Membre de la section disciplinaire du CNECEA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'architecture, XXe siècle, Etats-Unis - Europe.Histoire de la ville et de ses théories, XIXe - XXe siècle, Etats-Unis - Europe.Histoire de la pensée du territoire (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regional planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pensée environnementale,...), et histoire de l'architecture du paysage, Etats-Unis - Europe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2007: Habilitation à Diriger les Recherches, Université de Paris 8; garant : Jean-Louis Cohen1997: Docteur en études urbaines de l'EHESS; directeur de thèse: Marcel Roncayolo.1991: CEAA Les Métiers de l’Histoire de l’Architecture, Ecole d’Architecture de Grenoble: dir: B. Queysanne.1989 : Architecte d.p.l.g., Ecole d’Architecture de Grenoble; directeur du mémoire: Bruno Queysanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions et responsabilités antérieures:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'équipe de recherche Ahttep/AUSser, ENSA PLV de 01/2020 à 01/2024.Présidente de la Commission recherche de l'Ensa Paris La Villette de 05/2020 à 07/2022.06/2020 - 12/2023: Membre élue du Conseil d'Administration d'Hésam Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2011 à 2019: Professeur en Histoire et cultures architectuales à l'Ensa de Grenoble.De 2013 à 2019: Directrice de l'EA MHAevt (Métiers de l'histoire de l'architecture, édifices, villes, territoires).De 2009 à 2011: MCF à l'Ensa Grenoble.De 2006 à 2009: Maître de conférences à l'Ensa Saint Etienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses de recherche et délégations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:2019: Renouvellement pour 6 mois de la délégation CNRS2018: Délégation CNRS d’un an auprès du LARHRA, UMR 5190 pour l’année universitaire 2018-2019.2012: Lauréate d’un Paul Mellon Visiting Senior Fellowship, Center for Advanced Study in the Visual Arts, National Gallery of Art, Washington D.C. (été 2012) ; projet de recherche : Victor Gruen : The Emerging Urban Pattern, or how to plan our urban environment.2011: Lauréate d’une bourse d’appui du Centre Canadien d’Architecture, Montréal (été 2011) ; projet de recherche : Le projet de Broadacre City de Frank Lloyd Wright.1992-93-1993-94: Lauréate de deux bourses de recherche Lavoisier pour les Etats-Unis, U.C. Berkeley ; projet de recherche : La grille comme outil de pensée de la ville et du territoire, aux Etats-Unis.1991-1992: Lauréate de la bourse de recherche CEAA (Ministère de l’équipement).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Laprade et les Alpes, entre pittoresque et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUE Haute Savoie, 2022, Portrait, Arnaud Dutheil, 9782910618445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted, architecte du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de La Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2021, Textes fondamentaux modernes, 978-2-37556-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright Broadacre city, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2015, 978-2-915456-91-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.272, 2010, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USONIA ou le mythe de la ville-nature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.240, 2008, Penser l'espace, 978-2-915456-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.176, 2007, ENSAG, 978-2-915456-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Américains désertent-ils les centres-villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques. 32 questions qui ont fait le tour du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement Flammarion, pp.93-99, 2025, 978-2-0804-6195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Frank Lloyd Wright's vision of an organic capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and the Progressive Era. Breakthroughs and Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2020, ISBN: 978 1 78897 264 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi sert l’histoire de l’architecture aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p. 115-120, 2018, 978 2 7056 9574 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du “futur prévisible“ des villes nouvelles parisiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25580/IGP.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Echos of Broadacre City in the Twenty-First Century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Viganò, Chiara Cavalieri, Martina Barcelloni Corte (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis Between Urbanism and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 55-61, 2018, 978-3-319-75974-6. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75975-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la “nouvelle frontière“ : l’utopie de Broadacre City »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro de Magistris, Aurora Scotti (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopiae finis ? Percorsi tra utopismi e progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia University Press, p. 139-159, 2018, 978-88-31978-07-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une éthique de la terre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Rosenstiehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Agricole. Chantiers pour une ville cultivée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'Arsenal, p. 183-194, 2018, Catalogue d'exposition, 978-2-35487-044-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Survey Grid and the American Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson and Palladio constructing a new world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-104, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regional planning: une nouvelle exploration pour révéler l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-37, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La griglia del National Survey e la democrazia americana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson e Palladio come costruire un mondo nuovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-105, 2015, 9788897737773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie K. Morisset, Marie-Eve Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, phénomène de représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.145-167, 2011, Patrimoine urbain, 9 782760 526570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot;style libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Guiheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.155-175, 2011, "Penser l'espace", 9 782915 456653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topalov, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.200-204, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topaloff, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.749-753, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City, Projet territorial de Frank Lloyd Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faiseurs de villes (1850-1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Infolio, pp.453-469, 2010, 978-2-88474-576-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité d'un avocat du diable reste donc entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.47-64, 2010, ENSAG, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to See our Sainte Victoire Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Urban Project - Architectural Intervention in urban Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, Delft University Press, pp.225-233, 2009, 978-1-58603-999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kwang-Joong Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Urban Form Study. Development Pattern and Density of Selected World Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seoul Development Institute, pp.441-686, 2003, 9 788980 523931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbs in rure ou rus in urbe? pour une urbanité américaine, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville contre-nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.175-194, 1999, 978-2-707-130914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen, architecte de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 183 (2), pp.84-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.183.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping center and shopping mall: issues and failures of Victor Gruen’s design for the city of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130du⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l’air, pacifier l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 Sur les pas d'Olmsted, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pourparlers des directrices et directeurs de thèse en contexte Cifre : Entretien avec Nadia Arab, Catherine Maumi et Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : L’intérêt du plus grand nombre doit primer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ecole de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Droit au paysage (19), pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape architecture according to Olmsted: beyond purifying the air, pacifying the mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docomomo international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization as a harmonious architectural reintegration of all units into one fabric: Frank Lloyd Wright’s Broadacre City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Architectural Theory / 建築論研究 (Kenchiku-ron kenkyû)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie du middle landscape américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Où en est le pavillonnaire?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie humaine, de Patrick Geddes à Benton Mackaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrick Geddes en héritage, 4 (167), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Techne-18418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d'Ocatilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités, n° 15, p. 15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen : A New Architecture for our Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 28 " La modernité suspendue ", pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réintégration ville-nature ou, comment rendre la Terre plus habitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 11 " Agriculture/Métropole ", pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes &amp;quot;hantées par la présence de l'immense espace géographique qui les entoure&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 71 " Hors-ville ", pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Appalachian Trail: une &amp;quot;nouvelle exploration&amp;quot; en vue de rendre la Terre plus habitable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp. 204-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 " Territoire ", pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Projet territorial de Frank Lloyd Wright (1867-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 326, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 "L'Amérique sans frontière", pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité made in USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 301, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism: Wright’s Vision of an Organic Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international Conference European architectural history network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National technical University of Athens, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping Center and Shopping Mall: issues and failures of Victor Gruen’s design for the City of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international UGI-IGU Paris 2022, Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comités national français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, visualisation, inventaire écologique : le projet comme écologie humaine (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy: Prospective pour l'action écologique: vers d'autres récits territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiba Debout, Isabel Diaz, Jean-Baptiste Marie, Nicolas Tixier, Jul 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture du paysage selon Frederick Law Olmsted: un art, une science ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser les grands parcs » dans les Hauts de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des parcs, paysages et de l'environnement, Département des Hauts-de-Seine,; Domaine de Sceaux, Nov 2023, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité du projet métropolitain de Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroFabLab, Graduate School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l'air, pacifier l'esprit. L'art de l'architecture du paysage selon Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, 40 ans institut de Géoarchitecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture, Jan 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond purifying the air, pacifying the mind: the art of landscape architecture according to Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Lecture, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2023, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité d’un avocat du diable reste donc entière… Apprendre à comprendre la ville et le territoire nord-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Revisiting Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Bibeau, Sonja Hildebrand; Accademia di architettura USI, Nov 2022, Mendrisio (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme nouvelle exploration visant à révéler l’habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Habitabilités, architecture, ville et nature à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Labbé, Victor Fraigneau; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted: une poétique du paysage américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Expérience(s) de paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française du paysage, Pavillon de l'Arsenal, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : l’architecture du paysage, un art/et ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude internationale Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Maumi; Alexis Pernet; Stéphanie de Courtois; Chiara Santini, Nov 2022, ENSAP Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen’s idea of environmental planning: an impossible translation between U.S. and Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AISU Congress, The Global City – The urban condition as a pervasive phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISU International, Université de Bologne, Sep 2019, Bologne (ITA), Italy. pp.224-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie du middle landscape américain, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique axe ArtIS du LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, espace Marc Bloch MSH-LES, Mar 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme écologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "La fin d'un monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'architecture de la ville et des territoires Paris-Est, Oct 2019, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir un territoire, inventer la démocratie à l'aide de la grille du National Land Survey américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire et architecture: usage et ré-usages du territoire. Matérialités et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, LABEX ITEM, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial translations of theories and policies of decentralization, in the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium The Reciprocity of Space and Energy. Perspectives on energy transitions and decentralization: past, present and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jan 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization: another way to think and plan our urban and rural environments, Keynote lecture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium The idea of decentralization and regional planning in the 20th Century. Projects, visions, ideologies between the Cold War and the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism; Regional planning as human ecology. When modernity was also an invitation to be inhabitants of the Earth, Keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Modernism, Modernisation and the Rural Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODSCAPE, Estonian University of Life Science, Jun 2018, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Broadacre City versus the ‘slum solution’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Living in America : Frank Lloyd Wright, Harlem, and Modern Housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Temple Hoyne Buel Center for the Study of American Architecture, Columbia University, MoMA, Sep 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du « futur prévisible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen: A Paradoxical round trip between Europe and the United-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Planning History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City's echos in the 21th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis: A Radical Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium LATSIS EPFL, Oct 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright: Broadacre City, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre des Jeudis du territoire, organisés par la GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulette Duarte, Jennifer Buyck, GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une architecture organique i.e. démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance &amp; Politique, CRESSON (UMR 1563 AAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose entre urbain et rural, de Broadacre City à Megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers pédagogiques régionaux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Regional Planning can improve habitability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, workshop international " Research on Regional Planning : Sustainable Development of the Eco-museum in the Huong River Valley Region "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : un projet de &amp;quot;réintégration architecturale de tous les éléments en un seul tissu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une réintégration &amp;quot; organique &amp;quot; de la ville et de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche, Ecole nationale supérieure d'architecture de Paris La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning, une question d'habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du LAREP Construire la métropole : expériences américaines, École nationale supérieure du paysage Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une architecture démocratique, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, cycle de conférences " Géoarchitecture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonian City & Usonian House : pour une architecture organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de Master, Ecole nationale supérieure d'architecture de Paris La Villette,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire, comme méthode, pour acquérir l'indispensable &amp;quot;souplesse d'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'histoire de l'architecture du temps présent, programme Vocabulaire de l'architecture contemporaine, Ministère de la culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'architecture, &amp;quot;un résumé de l'histoire même des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'enseignement de l'histoire de l'architecture dans les écoles d'architecture, Ecole Polytechnique d'Architecture et d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot; réintégration &amp;quot; ville-nature, aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Ecole nationale supérieure d'architecture de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique dans le cadre du Cycle de conférences Architecture instantanée n° 2, organisé par Alain Guiheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the Earth more habitable ? Benton MacKaye's Geotechnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale 13th International Scientific and Industrial Forum " Great Rivers'2011 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nijni-Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damn you, Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Seminar on Urban Form, Urban Morphology and the Post-Carbon City, Concordia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, objet et phénomène de représentation. Histoires de l'urbanité, théories et approches autour de l'œuvre d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.145-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacres : une orchestration de formes selon la nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique AVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La venustas, entre pensée démocratique du monde habité, ou plastique, d'un &amp;quot;paysage acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venustas architecture/marché/démocratie, EURAU'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double condition de la grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'une ville-nature, entre wilderness et Jardin du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Unité d'urbanisme et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par l'équipe LARCA, pôle " Jeune république ", Université de Paris-Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction du Jardin du Monde à l'idée de nature comme clé d'une pensée métropolitaine, américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et projet, organisé par l'Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, pour une réintégration ville-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, ou le mythe de la ville-nature aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Wilderness et Jardin du Monde, le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque/Festival international L'Arcadie, ailleurs et maintenant, autrefois et ici et l'année prochaine, Cité du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Density in isolation the Ideal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology and Urban Transformation, Sixteenth International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Green City&amp;quot; to &amp;quot;nature-city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Will of a Few Men with Common-sense. A few Thoughts...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City ? ISUF International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Bari, Italy. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Idea of Metropolis to that of the Territory-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrospective on Urban Morphology at the Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cincinnati, United States. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(capsule audio visuelle) « Victor Gruen, pionnier des centres commerciaux », interview de Alexis Magnaval, Radiofrance.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) Frederick Law Olmsted, architecte du paysage, émission Regards sur l’architecture (45 mn) interview de Michèle Champenois, Fréquence protestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « Qu’est-ce qu’un parc anglo-saxon ? », émission Sans oser le demander, entretien avec Matthieu Garrigou-Lagrange, France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « La ville américaine : urbaine et campagnarde » entretien avec Matthieu Garrigou-Lagrange dans le cadre de la série « Avoir raison avec Frank Lloyd Wright », France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review, Michaël Darin Patchworks Parisiens : petites leçons d'urbanisme ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicago : une pensée de la ville en &amp;quot;coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.metropolitiques.eu/Chicago-une-pensee-de-la-ville-en.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Michaël Darin La Comédie urbaine. Voir la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du chercheur : Catherine Maumi retrace les publications du Taliesin Fellowship Scholar's Choice: Catherine Maumi retraces the publications of the Taliesin Fellowship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.cca.qc.ca/fr/centre-d-etude/1589-choix-du-chercheur-catherine-maumi-retrace-les-publicati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille sur les collines : le cas de San Francisco (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 625/89, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Grenoble. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description architecturale (II) : architecture, ville et paysage dans les commentaires de Pie II (1462)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vettorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 506/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Grenoble. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale organisée par les laboratoires AHTTEP, LAREP, LEAV, Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo, GDR Libergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://hypergeo.eu/patrick-geddes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Maumi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturalesEcole nationale supérieure d'architecture de Paris La VilletteUnité de recherche Ahttepcatherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-7070-6251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120768240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-la VilletteMembre de l'unité de recherche Ahttep</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre élue de la Commission recherche de l'Ensa Paris La Villette.06/2020-10/2025: coordinatrice du champ HCA à l'Ensa Paris La Villette.Depuis 2021, responsable, pour l'équipe Ahttep de la formation Post-master &amp;quot;Recherches en architecture&amp;quot;, membre du Conseil du Post-master.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre du Bureau et du Conseil de l'Ecole doctorale Abbé Grégoire du Cnam.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 12/2022: Membre titulaire élue du CNECEA, membre du bureau élargi, assesseur pour le champ HCA.Membre de la section disciplinaire du CNECEA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'architecture, XXe siècle, Etats-Unis - Europe.Histoire de la ville et de ses théories, XIXe - XXe siècle, Etats-Unis - Europe.Histoire de la pensée du territoire (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regional planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pensée environnementale,...), et histoire de l'architecture du paysage, Etats-Unis - Europe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2007: Habilitation à Diriger les Recherches, Université de Paris 8; garant : Jean-Louis Cohen1997: Docteur en études urbaines de l'EHESS; directeur de thèse: Marcel Roncayolo.1991: CEAA Les Métiers de l’Histoire de l’Architecture, Ecole d’Architecture de Grenoble: dir: B. Queysanne.1989 : Architecte d.p.l.g., Ecole d’Architecture de Grenoble; directeur du mémoire: Bruno Queysanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions et responsabilités antérieures:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'équipe de recherche Ahttep/AUSser, ENSA PLV de 01/2020 à 01/2024.Présidente de la Commission recherche de l'Ensa Paris La Villette de 05/2020 à 07/2022.06/2020 - 12/2023: Membre élue du Conseil d'Administration d'Hésam Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2011 à 2019: Professeur en Histoire et cultures architectuales à l'Ensa de Grenoble.De 2013 à 2019: Directrice de l'EA MHAevt (Métiers de l'histoire de l'architecture, édifices, villes, territoires).De 2009 à 2011: MCF à l'Ensa Grenoble.De 2006 à 2009: Maître de conférences à l'Ensa Saint Etienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses de recherche et délégations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:2019: Renouvellement pour 6 mois de la délégation CNRS2018: Délégation CNRS d’un an auprès du LARHRA, UMR 5190 pour l’année universitaire 2018-2019.2012: Lauréate d’un Paul Mellon Visiting Senior Fellowship, Center for Advanced Study in the Visual Arts, National Gallery of Art, Washington D.C. (été 2012) ; projet de recherche : Victor Gruen : The Emerging Urban Pattern, or how to plan our urban environment.2011: Lauréate d’une bourse d’appui du Centre Canadien d’Architecture, Montréal (été 2011) ; projet de recherche : Le projet de Broadacre City de Frank Lloyd Wright.1992-93-1993-94: Lauréate de deux bourses de recherche Lavoisier pour les Etats-Unis, U.C. Berkeley ; projet de recherche : La grille comme outil de pensée de la ville et du territoire, aux Etats-Unis.1991-1992: Lauréate de la bourse de recherche CEAA (Ministère de l’équipement).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Laprade et les Alpes, entre pittoresque et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUE Haute Savoie, 2022, Portrait, Arnaud Dutheil, 9782910618445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted, architecte du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de La Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2021, Textes fondamentaux modernes, 978-2-37556-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright Broadacre city, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2015, 978-2-915456-91-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.272, 2010, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USONIA ou le mythe de la ville-nature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.240, 2008, Penser l'espace, 978-2-915456-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.176, 2007, ENSAG, 978-2-915456-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Américains désertent-ils les centres-villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques. 32 questions qui ont fait le tour du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement Flammarion, pp.93-99, 2025, 978-2-0804-6195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Frank Lloyd Wright's vision of an organic capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and the Progressive Era. Breakthroughs and Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2020, ISBN: 978 1 78897 264 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Echos of Broadacre City in the Twenty-First Century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Viganò, Chiara Cavalieri, Martina Barcelloni Corte (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis Between Urbanism and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 55-61, 2018, 978-3-319-75974-6. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75975-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi sert l’histoire de l’architecture aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p. 115-120, 2018, 978 2 7056 9574 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du “futur prévisible“ des villes nouvelles parisiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25580/IGP.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la “nouvelle frontière“ : l’utopie de Broadacre City »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro de Magistris, Aurora Scotti (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopiae finis ? Percorsi tra utopismi e progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia University Press, p. 139-159, 2018, 978-88-31978-07-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une éthique de la terre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Rosenstiehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Agricole. Chantiers pour une ville cultivée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'Arsenal, p. 183-194, 2018, Catalogue d'exposition, 978-2-35487-044-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Survey Grid and the American Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson and Palladio constructing a new world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-104, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regional planning: une nouvelle exploration pour révéler l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-37, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La griglia del National Survey e la democrazia americana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson e Palladio come costruire un mondo nuovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-105, 2015, 9788897737773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot;style libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Guiheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.155-175, 2011, "Penser l'espace", 9 782915 456653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie K. Morisset, Marie-Eve Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, phénomène de représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.145-167, 2011, Patrimoine urbain, 9 782760 526570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topalov, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.200-204, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topaloff, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.749-753, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City, Projet territorial de Frank Lloyd Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faiseurs de villes (1850-1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Infolio, pp.453-469, 2010, 978-2-88474-576-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité d'un avocat du diable reste donc entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.47-64, 2010, ENSAG, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to See our Sainte Victoire Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Urban Project - Architectural Intervention in urban Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, Delft University Press, pp.225-233, 2009, 978-1-58603-999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kwang-Joong Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Urban Form Study. Development Pattern and Density of Selected World Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seoul Development Institute, pp.441-686, 2003, 9 788980 523931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbs in rure ou rus in urbe? pour une urbanité américaine, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville contre-nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.175-194, 1999, 978-2-707-130914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen, architecte de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 183 (2), pp.84-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.183.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l’air, pacifier l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 Sur les pas d'Olmsted, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping center and shopping mall: issues and failures of Victor Gruen’s design for the city of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130du⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pourparlers des directrices et directeurs de thèse en contexte Cifre : Entretien avec Nadia Arab, Catherine Maumi et Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : L’intérêt du plus grand nombre doit primer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ecole de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Droit au paysage (19), pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape architecture according to Olmsted: beyond purifying the air, pacifying the mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docomomo international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization as a harmonious architectural reintegration of all units into one fabric: Frank Lloyd Wright’s Broadacre City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Architectural Theory / 建築論研究 (Kenchiku-ron kenkyû)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie du middle landscape américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Où en est le pavillonnaire?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d'Ocatilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités, n° 15, p. 15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie humaine, de Patrick Geddes à Benton Mackaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrick Geddes en héritage, 4 (167), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Techne-18418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen : A New Architecture for our Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 28 " La modernité suspendue ", pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réintégration ville-nature ou, comment rendre la Terre plus habitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 11 " Agriculture/Métropole ", pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes &amp;quot;hantées par la présence de l'immense espace géographique qui les entoure&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 71 " Hors-ville ", pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Appalachian Trail: une &amp;quot;nouvelle exploration&amp;quot; en vue de rendre la Terre plus habitable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp. 204-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 " Territoire ", pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Projet territorial de Frank Lloyd Wright (1867-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 326, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 "L'Amérique sans frontière", pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité made in USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 301, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping Center and Shopping Mall: issues and failures of Victor Gruen’s design for the City of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international UGI-IGU Paris 2022, Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comités national français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism: Wright’s Vision of an Organic Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international Conference European architectural history network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National technical University of Athens, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, visualisation, inventaire écologique : le projet comme écologie humaine (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy: Prospective pour l'action écologique: vers d'autres récits territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiba Debout, Isabel Diaz, Jean-Baptiste Marie, Nicolas Tixier, Jul 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité du projet métropolitain de Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroFabLab, Graduate School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture du paysage selon Frederick Law Olmsted: un art, une science ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser les grands parcs » dans les Hauts de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des parcs, paysages et de l'environnement, Département des Hauts-de-Seine,; Domaine de Sceaux, Nov 2023, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l'air, pacifier l'esprit. L'art de l'architecture du paysage selon Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, 40 ans institut de Géoarchitecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture, Jan 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond purifying the air, pacifying the mind: the art of landscape architecture according to Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Lecture, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2023, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted: une poétique du paysage américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Expérience(s) de paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française du paysage, Pavillon de l'Arsenal, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme nouvelle exploration visant à révéler l’habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Habitabilités, architecture, ville et nature à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Labbé, Victor Fraigneau; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité d’un avocat du diable reste donc entière… Apprendre à comprendre la ville et le territoire nord-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Revisiting Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Bibeau, Sonja Hildebrand; Accademia di architettura USI, Nov 2022, Mendrisio (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : l’architecture du paysage, un art/et ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude internationale Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Maumi; Alexis Pernet; Stéphanie de Courtois; Chiara Santini, Nov 2022, ENSAP Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen’s idea of environmental planning: an impossible translation between U.S. and Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AISU Congress, The Global City – The urban condition as a pervasive phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISU International, Université de Bologne, Sep 2019, Bologne (ITA), Italy. pp.224-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie du middle landscape américain, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique axe ArtIS du LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, espace Marc Bloch MSH-LES, Mar 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme écologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "La fin d'un monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'architecture de la ville et des territoires Paris-Est, Oct 2019, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir un territoire, inventer la démocratie à l'aide de la grille du National Land Survey américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire et architecture: usage et ré-usages du territoire. Matérialités et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, LABEX ITEM, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial translations of theories and policies of decentralization, in the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium The Reciprocity of Space and Energy. Perspectives on energy transitions and decentralization: past, present and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jan 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization: another way to think and plan our urban and rural environments, Keynote lecture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium The idea of decentralization and regional planning in the 20th Century. Projects, visions, ideologies between the Cold War and the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism; Regional planning as human ecology. When modernity was also an invitation to be inhabitants of the Earth, Keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Modernism, Modernisation and the Rural Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODSCAPE, Estonian University of Life Science, Jun 2018, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Broadacre City versus the ‘slum solution’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Living in America : Frank Lloyd Wright, Harlem, and Modern Housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Temple Hoyne Buel Center for the Study of American Architecture, Columbia University, MoMA, Sep 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen: A Paradoxical round trip between Europe and the United-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Planning History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du « futur prévisible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright: Broadacre City, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre des Jeudis du territoire, organisés par la GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulette Duarte, Jennifer Buyck, GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City's echos in the 21th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis: A Radical Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium LATSIS EPFL, Oct 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une architecture organique i.e. démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance &amp; Politique, CRESSON (UMR 1563 AAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : un projet de &amp;quot;réintégration architecturale de tous les éléments en un seul tissu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose entre urbain et rural, de Broadacre City à Megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers pédagogiques régionaux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Regional Planning can improve habitability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, workshop international " Research on Regional Planning : Sustainable Development of the Eco-museum in the Huong River Valley Region "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une réintégration &amp;quot; organique &amp;quot; de la ville et de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche, Ecole nationale supérieure d'architecture de Paris La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning, une question d'habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du LAREP Construire la métropole : expériences américaines, École nationale supérieure du paysage Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une architecture démocratique, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, cycle de conférences " Géoarchitecture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonian City & Usonian House : pour une architecture organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de Master, Ecole nationale supérieure d'architecture de Paris La Villette,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'architecture, &amp;quot;un résumé de l'histoire même des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'enseignement de l'histoire de l'architecture dans les écoles d'architecture, Ecole Polytechnique d'Architecture et d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire, comme méthode, pour acquérir l'indispensable &amp;quot;souplesse d'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'histoire de l'architecture du temps présent, programme Vocabulaire de l'architecture contemporaine, Ministère de la culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, objet et phénomène de représentation. Histoires de l'urbanité, théories et approches autour de l'œuvre d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.145-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the Earth more habitable ? Benton MacKaye's Geotechnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale 13th International Scientific and Industrial Forum " Great Rivers'2011 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nijni-Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot; réintégration &amp;quot; ville-nature, aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Ecole nationale supérieure d'architecture de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique dans le cadre du Cycle de conférences Architecture instantanée n° 2, organisé par Alain Guiheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damn you, Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Seminar on Urban Form, Urban Morphology and the Post-Carbon City, Concordia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacres : une orchestration de formes selon la nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique AVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La venustas, entre pensée démocratique du monde habité, ou plastique, d'un &amp;quot;paysage acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venustas architecture/marché/démocratie, EURAU'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double condition de la grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'une ville-nature, entre wilderness et Jardin du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Unité d'urbanisme et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, ou le mythe de la ville-nature aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, pour une réintégration ville-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction du Jardin du Monde à l'idée de nature comme clé d'une pensée métropolitaine, américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et projet, organisé par l'Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par l'équipe LARCA, pôle " Jeune république ", Université de Paris-Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Wilderness et Jardin du Monde, le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque/Festival international L'Arcadie, ailleurs et maintenant, autrefois et ici et l'année prochaine, Cité du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Density in isolation the Ideal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology and Urban Transformation, Sixteenth International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Green City&amp;quot; to &amp;quot;nature-city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Will of a Few Men with Common-sense. A few Thoughts...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City ? ISUF International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Bari, Italy. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Idea of Metropolis to that of the Territory-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrospective on Urban Morphology at the Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cincinnati, United States. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(capsule audio visuelle) « Victor Gruen, pionnier des centres commerciaux », interview de Alexis Magnaval, Radiofrance.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) Frederick Law Olmsted, architecte du paysage, émission Regards sur l’architecture (45 mn) interview de Michèle Champenois, Fréquence protestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « Qu’est-ce qu’un parc anglo-saxon ? », émission Sans oser le demander, entretien avec Matthieu Garrigou-Lagrange, France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « La ville américaine : urbaine et campagnarde » entretien avec Matthieu Garrigou-Lagrange dans le cadre de la série « Avoir raison avec Frank Lloyd Wright », France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review, Michaël Darin Patchworks Parisiens : petites leçons d'urbanisme ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicago : une pensée de la ville en &amp;quot;coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.metropolitiques.eu/Chicago-une-pensee-de-la-ville-en.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Michaël Darin La Comédie urbaine. Voir la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du chercheur : Catherine Maumi retrace les publications du Taliesin Fellowship Scholar's Choice: Catherine Maumi retraces the publications of the Taliesin Fellowship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.cca.qc.ca/fr/centre-d-etude/1589-choix-du-chercheur-catherine-maumi-retrace-les-publicati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille sur les collines : le cas de San Francisco (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 625/89, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Grenoble. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description architecturale (II) : architecture, ville et paysage dans les commentaires de Pie II (1462)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vettorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 506/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Grenoble. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale organisée par les laboratoires AHTTEP, LAREP, LEAV, Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo, GDR Libergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://hypergeo.eu/patrick-geddes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FEA7075"/>
+    <w:nsid w:val="919C9B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-maumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7070-6251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120768240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.maumi@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutheil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Amouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/editions/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/inequalities-and-the-progressive-era-9781788972642.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2015.0002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75975-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.officinalibraria.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.183.0084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Techne-18418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Caillol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vettorello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Four&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-maumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7070-6251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120768240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.maumi@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutheil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Amouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/editions/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/inequalities-and-the-progressive-era-9781788972642.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75975-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2015.0002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.officinalibraria.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.183.0084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Techne-18418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Caillol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vettorello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Four&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>