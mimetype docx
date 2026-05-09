--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Maumi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturalesEcole nationale supérieure d'architecture de Paris La VilletteUnité de recherche Ahttepcatherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-7070-6251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120768240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-la VilletteMembre de l'unité de recherche Ahttep</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre élue de la Commission recherche de l'Ensa Paris La Villette.06/2020-10/2025: coordinatrice du champ HCA à l'Ensa Paris La Villette.Depuis 2021, responsable, pour l'équipe Ahttep de la formation Post-master &amp;quot;Recherches en architecture&amp;quot;, membre du Conseil du Post-master.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre du Bureau et du Conseil de l'Ecole doctorale Abbé Grégoire du Cnam.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 12/2022: Membre titulaire élue du CNECEA, membre du bureau élargi, assesseur pour le champ HCA.Membre de la section disciplinaire du CNECEA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'architecture, XXe siècle, Etats-Unis - Europe.Histoire de la ville et de ses théories, XIXe - XXe siècle, Etats-Unis - Europe.Histoire de la pensée du territoire (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regional planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pensée environnementale,...), et histoire de l'architecture du paysage, Etats-Unis - Europe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2007: Habilitation à Diriger les Recherches, Université de Paris 8; garant : Jean-Louis Cohen1997: Docteur en études urbaines de l'EHESS; directeur de thèse: Marcel Roncayolo.1991: CEAA Les Métiers de l’Histoire de l’Architecture, Ecole d’Architecture de Grenoble: dir: B. Queysanne.1989 : Architecte d.p.l.g., Ecole d’Architecture de Grenoble; directeur du mémoire: Bruno Queysanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions et responsabilités antérieures:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'équipe de recherche Ahttep/AUSser, ENSA PLV de 01/2020 à 01/2024.Présidente de la Commission recherche de l'Ensa Paris La Villette de 05/2020 à 07/2022.06/2020 - 12/2023: Membre élue du Conseil d'Administration d'Hésam Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2011 à 2019: Professeur en Histoire et cultures architectuales à l'Ensa de Grenoble.De 2013 à 2019: Directrice de l'EA MHAevt (Métiers de l'histoire de l'architecture, édifices, villes, territoires).De 2009 à 2011: MCF à l'Ensa Grenoble.De 2006 à 2009: Maître de conférences à l'Ensa Saint Etienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses de recherche et délégations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:2019: Renouvellement pour 6 mois de la délégation CNRS2018: Délégation CNRS d’un an auprès du LARHRA, UMR 5190 pour l’année universitaire 2018-2019.2012: Lauréate d’un Paul Mellon Visiting Senior Fellowship, Center for Advanced Study in the Visual Arts, National Gallery of Art, Washington D.C. (été 2012) ; projet de recherche : Victor Gruen : The Emerging Urban Pattern, or how to plan our urban environment.2011: Lauréate d’une bourse d’appui du Centre Canadien d’Architecture, Montréal (été 2011) ; projet de recherche : Le projet de Broadacre City de Frank Lloyd Wright.1992-93-1993-94: Lauréate de deux bourses de recherche Lavoisier pour les Etats-Unis, U.C. Berkeley ; projet de recherche : La grille comme outil de pensée de la ville et du territoire, aux Etats-Unis.1991-1992: Lauréate de la bourse de recherche CEAA (Ministère de l’équipement).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Laprade et les Alpes, entre pittoresque et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUE Haute Savoie, 2022, Portrait, Arnaud Dutheil, 9782910618445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted, architecte du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de La Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2021, Textes fondamentaux modernes, 978-2-37556-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright Broadacre city, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2015, 978-2-915456-91-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.272, 2010, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USONIA ou le mythe de la ville-nature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.240, 2008, Penser l'espace, 978-2-915456-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.176, 2007, ENSAG, 978-2-915456-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Américains désertent-ils les centres-villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques. 32 questions qui ont fait le tour du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement Flammarion, pp.93-99, 2025, 978-2-0804-6195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Frank Lloyd Wright's vision of an organic capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and the Progressive Era. Breakthroughs and Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2020, ISBN: 978 1 78897 264 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Echos of Broadacre City in the Twenty-First Century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Viganò, Chiara Cavalieri, Martina Barcelloni Corte (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis Between Urbanism and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 55-61, 2018, 978-3-319-75974-6. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75975-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi sert l’histoire de l’architecture aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p. 115-120, 2018, 978 2 7056 9574 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du “futur prévisible“ des villes nouvelles parisiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25580/IGP.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la “nouvelle frontière“ : l’utopie de Broadacre City »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro de Magistris, Aurora Scotti (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopiae finis ? Percorsi tra utopismi e progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia University Press, p. 139-159, 2018, 978-88-31978-07-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une éthique de la terre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Rosenstiehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Agricole. Chantiers pour une ville cultivée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'Arsenal, p. 183-194, 2018, Catalogue d'exposition, 978-2-35487-044-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Survey Grid and the American Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson and Palladio constructing a new world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-104, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regional planning: une nouvelle exploration pour révéler l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-37, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La griglia del National Survey e la democrazia americana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson e Palladio come costruire un mondo nuovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-105, 2015, 9788897737773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot;style libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Guiheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.155-175, 2011, "Penser l'espace", 9 782915 456653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie K. Morisset, Marie-Eve Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, phénomène de représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.145-167, 2011, Patrimoine urbain, 9 782760 526570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topalov, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.200-204, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topaloff, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.749-753, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City, Projet territorial de Frank Lloyd Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faiseurs de villes (1850-1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Infolio, pp.453-469, 2010, 978-2-88474-576-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité d'un avocat du diable reste donc entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.47-64, 2010, ENSAG, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to See our Sainte Victoire Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Urban Project - Architectural Intervention in urban Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, Delft University Press, pp.225-233, 2009, 978-1-58603-999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kwang-Joong Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Urban Form Study. Development Pattern and Density of Selected World Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seoul Development Institute, pp.441-686, 2003, 9 788980 523931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbs in rure ou rus in urbe? pour une urbanité américaine, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville contre-nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.175-194, 1999, 978-2-707-130914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen, architecte de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 183 (2), pp.84-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.183.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l’air, pacifier l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 Sur les pas d'Olmsted, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping center and shopping mall: issues and failures of Victor Gruen’s design for the city of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130du⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pourparlers des directrices et directeurs de thèse en contexte Cifre : Entretien avec Nadia Arab, Catherine Maumi et Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : L’intérêt du plus grand nombre doit primer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ecole de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Droit au paysage (19), pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape architecture according to Olmsted: beyond purifying the air, pacifying the mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docomomo international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization as a harmonious architectural reintegration of all units into one fabric: Frank Lloyd Wright’s Broadacre City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Architectural Theory / 建築論研究 (Kenchiku-ron kenkyû)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie du middle landscape américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Où en est le pavillonnaire?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d'Ocatilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités, n° 15, p. 15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie humaine, de Patrick Geddes à Benton Mackaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrick Geddes en héritage, 4 (167), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Techne-18418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen : A New Architecture for our Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 28 " La modernité suspendue ", pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réintégration ville-nature ou, comment rendre la Terre plus habitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 11 " Agriculture/Métropole ", pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes &amp;quot;hantées par la présence de l'immense espace géographique qui les entoure&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 71 " Hors-ville ", pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Appalachian Trail: une &amp;quot;nouvelle exploration&amp;quot; en vue de rendre la Terre plus habitable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp. 204-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 " Territoire ", pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Projet territorial de Frank Lloyd Wright (1867-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 326, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 "L'Amérique sans frontière", pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité made in USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 301, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping Center and Shopping Mall: issues and failures of Victor Gruen’s design for the City of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international UGI-IGU Paris 2022, Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comités national français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism: Wright’s Vision of an Organic Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international Conference European architectural history network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National technical University of Athens, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, visualisation, inventaire écologique : le projet comme écologie humaine (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy: Prospective pour l'action écologique: vers d'autres récits territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiba Debout, Isabel Diaz, Jean-Baptiste Marie, Nicolas Tixier, Jul 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité du projet métropolitain de Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroFabLab, Graduate School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture du paysage selon Frederick Law Olmsted: un art, une science ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser les grands parcs » dans les Hauts de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des parcs, paysages et de l'environnement, Département des Hauts-de-Seine,; Domaine de Sceaux, Nov 2023, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l'air, pacifier l'esprit. L'art de l'architecture du paysage selon Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, 40 ans institut de Géoarchitecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture, Jan 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond purifying the air, pacifying the mind: the art of landscape architecture according to Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Lecture, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2023, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted: une poétique du paysage américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Expérience(s) de paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française du paysage, Pavillon de l'Arsenal, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme nouvelle exploration visant à révéler l’habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Habitabilités, architecture, ville et nature à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Labbé, Victor Fraigneau; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité d’un avocat du diable reste donc entière… Apprendre à comprendre la ville et le territoire nord-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Revisiting Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Bibeau, Sonja Hildebrand; Accademia di architettura USI, Nov 2022, Mendrisio (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : l’architecture du paysage, un art/et ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude internationale Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Maumi; Alexis Pernet; Stéphanie de Courtois; Chiara Santini, Nov 2022, ENSAP Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen’s idea of environmental planning: an impossible translation between U.S. and Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AISU Congress, The Global City – The urban condition as a pervasive phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISU International, Université de Bologne, Sep 2019, Bologne (ITA), Italy. pp.224-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie du middle landscape américain, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique axe ArtIS du LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, espace Marc Bloch MSH-LES, Mar 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme écologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "La fin d'un monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'architecture de la ville et des territoires Paris-Est, Oct 2019, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir un territoire, inventer la démocratie à l'aide de la grille du National Land Survey américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire et architecture: usage et ré-usages du territoire. Matérialités et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, LABEX ITEM, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial translations of theories and policies of decentralization, in the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium The Reciprocity of Space and Energy. Perspectives on energy transitions and decentralization: past, present and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jan 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization: another way to think and plan our urban and rural environments, Keynote lecture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium The idea of decentralization and regional planning in the 20th Century. Projects, visions, ideologies between the Cold War and the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism; Regional planning as human ecology. When modernity was also an invitation to be inhabitants of the Earth, Keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Modernism, Modernisation and the Rural Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODSCAPE, Estonian University of Life Science, Jun 2018, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Broadacre City versus the ‘slum solution’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Living in America : Frank Lloyd Wright, Harlem, and Modern Housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Temple Hoyne Buel Center for the Study of American Architecture, Columbia University, MoMA, Sep 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen: A Paradoxical round trip between Europe and the United-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Planning History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du « futur prévisible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright: Broadacre City, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre des Jeudis du territoire, organisés par la GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulette Duarte, Jennifer Buyck, GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City's echos in the 21th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis: A Radical Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium LATSIS EPFL, Oct 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une architecture organique i.e. démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance &amp; Politique, CRESSON (UMR 1563 AAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : un projet de &amp;quot;réintégration architecturale de tous les éléments en un seul tissu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose entre urbain et rural, de Broadacre City à Megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers pédagogiques régionaux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Regional Planning can improve habitability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, workshop international " Research on Regional Planning : Sustainable Development of the Eco-museum in the Huong River Valley Region "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une réintégration &amp;quot; organique &amp;quot; de la ville et de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche, Ecole nationale supérieure d'architecture de Paris La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning, une question d'habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du LAREP Construire la métropole : expériences américaines, École nationale supérieure du paysage Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une architecture démocratique, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, cycle de conférences " Géoarchitecture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonian City & Usonian House : pour une architecture organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de Master, Ecole nationale supérieure d'architecture de Paris La Villette,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'architecture, &amp;quot;un résumé de l'histoire même des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'enseignement de l'histoire de l'architecture dans les écoles d'architecture, Ecole Polytechnique d'Architecture et d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire, comme méthode, pour acquérir l'indispensable &amp;quot;souplesse d'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'histoire de l'architecture du temps présent, programme Vocabulaire de l'architecture contemporaine, Ministère de la culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, objet et phénomène de représentation. Histoires de l'urbanité, théories et approches autour de l'œuvre d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.145-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the Earth more habitable ? Benton MacKaye's Geotechnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale 13th International Scientific and Industrial Forum " Great Rivers'2011 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nijni-Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot; réintégration &amp;quot; ville-nature, aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Ecole nationale supérieure d'architecture de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique dans le cadre du Cycle de conférences Architecture instantanée n° 2, organisé par Alain Guiheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damn you, Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Seminar on Urban Form, Urban Morphology and the Post-Carbon City, Concordia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacres : une orchestration de formes selon la nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique AVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La venustas, entre pensée démocratique du monde habité, ou plastique, d'un &amp;quot;paysage acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venustas architecture/marché/démocratie, EURAU'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double condition de la grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'une ville-nature, entre wilderness et Jardin du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Unité d'urbanisme et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, ou le mythe de la ville-nature aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, pour une réintégration ville-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction du Jardin du Monde à l'idée de nature comme clé d'une pensée métropolitaine, américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et projet, organisé par l'Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par l'équipe LARCA, pôle " Jeune république ", Université de Paris-Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Wilderness et Jardin du Monde, le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque/Festival international L'Arcadie, ailleurs et maintenant, autrefois et ici et l'année prochaine, Cité du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Density in isolation the Ideal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology and Urban Transformation, Sixteenth International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Green City&amp;quot; to &amp;quot;nature-city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Will of a Few Men with Common-sense. A few Thoughts...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City ? ISUF International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Bari, Italy. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Idea of Metropolis to that of the Territory-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrospective on Urban Morphology at the Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cincinnati, United States. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(capsule audio visuelle) « Victor Gruen, pionnier des centres commerciaux », interview de Alexis Magnaval, Radiofrance.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) Frederick Law Olmsted, architecte du paysage, émission Regards sur l’architecture (45 mn) interview de Michèle Champenois, Fréquence protestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « Qu’est-ce qu’un parc anglo-saxon ? », émission Sans oser le demander, entretien avec Matthieu Garrigou-Lagrange, France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « La ville américaine : urbaine et campagnarde » entretien avec Matthieu Garrigou-Lagrange dans le cadre de la série « Avoir raison avec Frank Lloyd Wright », France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review, Michaël Darin Patchworks Parisiens : petites leçons d'urbanisme ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicago : une pensée de la ville en &amp;quot;coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.metropolitiques.eu/Chicago-une-pensee-de-la-ville-en.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Michaël Darin La Comédie urbaine. Voir la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du chercheur : Catherine Maumi retrace les publications du Taliesin Fellowship Scholar's Choice: Catherine Maumi retraces the publications of the Taliesin Fellowship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.cca.qc.ca/fr/centre-d-etude/1589-choix-du-chercheur-catherine-maumi-retrace-les-publicati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille sur les collines : le cas de San Francisco (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 625/89, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Grenoble. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description architecturale (II) : architecture, ville et paysage dans les commentaires de Pie II (1462)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vettorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 506/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Grenoble. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale organisée par les laboratoires AHTTEP, LAREP, LEAV, Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo, GDR Libergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://hypergeo.eu/patrick-geddes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Maumi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturalesEcole nationale supérieure d'architecture de Paris La VilletteUnité de recherche Ahttepcatherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-7070-6251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120768240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Histoire et cultures architecturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale supérieure d'architecture de Paris-la VilletteMembre de l'unité de recherche Ahttep</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine.maumi@paris-lavillette.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre élue de la Commission recherche de l'Ensa Paris La Villette.06/2020-10/2025: coordinatrice du champ HCA à l'Ensa Paris La Villette.Depuis 2021, responsable, pour l'équipe Ahttep de la formation Post-master &amp;quot;Recherches en architecture&amp;quot;, membre du Conseil du Post-master.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 06/2020: Membre du Bureau et du Conseil de l'Ecole doctorale Abbé Grégoire du Cnam.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 12/2022: Membre titulaire élue du CNECEA, membre du bureau élargi, assesseur pour le champ HCA.Membre de la section disciplinaire du CNECEA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'architecture, XXe siècle, Etats-Unis - Europe.Histoire de la ville et de ses théories, XIXe - XXe siècle, Etats-Unis - Europe.Histoire de la pensée du territoire (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">regional planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pensée environnementale,...), et histoire de l'architecture du paysage, Etats-Unis - Europe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2007: Habilitation à Diriger les Recherches, Université de Paris 8; garant : Jean-Louis Cohen1997: Docteur en études urbaines de l'EHESS; directeur de thèse: Marcel Roncayolo.1991: CEAA Les Métiers de l’Histoire de l’Architecture, Ecole d’Architecture de Grenoble: dir: B. Queysanne.1989 : Architecte d.p.l.g., Ecole d’Architecture de Grenoble; directeur du mémoire: Bruno Queysanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions et responsabilités antérieures:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'équipe de recherche Ahttep/AUSser, ENSA PLV de 01/2020 à 01/2024.Présidente de la Commission recherche de l'Ensa Paris La Villette de 05/2020 à 07/2022.06/2020 - 12/2023: Membre élue du Conseil d'Administration d'Hésam Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2011 à 2019: Professeur en Histoire et cultures architectuales à l'Ensa de Grenoble.De 2013 à 2019: Directrice de l'EA MHAevt (Métiers de l'histoire de l'architecture, édifices, villes, territoires).De 2009 à 2011: MCF à l'Ensa Grenoble.De 2006 à 2009: Maître de conférences à l'Ensa Saint Etienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses de recherche et délégations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:2019: Renouvellement pour 6 mois de la délégation CNRS2018: Délégation CNRS d’un an auprès du LARHRA, UMR 5190 pour l’année universitaire 2018-2019.2012: Lauréate d’un Paul Mellon Visiting Senior Fellowship, Center for Advanced Study in the Visual Arts, National Gallery of Art, Washington D.C. (été 2012) ; projet de recherche : Victor Gruen : The Emerging Urban Pattern, or how to plan our urban environment.2011: Lauréate d’une bourse d’appui du Centre Canadien d’Architecture, Montréal (été 2011) ; projet de recherche : Le projet de Broadacre City de Frank Lloyd Wright.1992-93-1993-94: Lauréate de deux bourses de recherche Lavoisier pour les Etats-Unis, U.C. Berkeley ; projet de recherche : La grille comme outil de pensée de la ville et du territoire, aux Etats-Unis.1991-1992: Lauréate de la bourse de recherche CEAA (Ministère de l’équipement).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Laprade et les Alpes, entre pittoresque et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUE Haute Savoie, 2022, Portrait, Arnaud Dutheil, 9782910618445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted, architecte du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de La Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2021, Textes fondamentaux modernes, 978-2-37556-035-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03831936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright Broadacre city, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2015, 978-2-915456-91-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.272, 2010, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USONIA ou le mythe de la ville-nature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.240, 2008, Penser l'espace, 978-2-915456-42-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Villette, pp.176, 2007, ENSAG, 978-2-915456-24-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les Américains désertent-ils les centres-villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques. 32 questions qui ont fait le tour du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement Flammarion, pp.93-99, 2025, 978-2-0804-6195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Frank Lloyd Wright's vision of an organic capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities and the Progressive Era. Breakthroughs and Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-190, 2020, ISBN: 978 1 78897 264 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi sert l’histoire de l’architecture aujourd’hui ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p. 115-120, 2018, 978 2 7056 9574 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du “futur prévisible“ des villes nouvelles parisiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25580/IGP.2015.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Echos of Broadacre City in the Twenty-First Century »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Viganò, Chiara Cavalieri, Martina Barcelloni Corte (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis Between Urbanism and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p. 55-61, 2018, 978-3-319-75974-6. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75975-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers la “nouvelle frontière“ : l’utopie de Broadacre City »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro de Magistris, Aurora Scotti (sous la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopiae finis ? Percorsi tra utopismi e progetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia University Press, p. 139-159, 2018, 978-88-31978-07-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une éthique de la terre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augustin Rosenstiehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital Agricole. Chantiers pour une ville cultivée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'Arsenal, p. 183-194, 2018, Catalogue d'exposition, 978-2-35487-044-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Survey Grid and the American Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson and Palladio constructing a new world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-104, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Regional planning: une nouvelle exploration pour révéler l'habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Lardon; Alexis Pernet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le territoire par le projet. L'ingénierie territoriale à l'épreuve des pratiques de conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-37, 2015, Espace rural &amp; projet spatial (ERPS), 978-2-86272-677-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La griglia del National Survey e la democrazia americana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Beltramini, Fulvio Lenzo - Centro Internazionale di Studi di Architettura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jefferson e Palladio come costruire un mondo nuovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">officina Libraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-105, 2015, 9788897737773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie K. Morisset, Marie-Eve Breton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, phénomène de représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.145-167, 2011, Patrimoine urbain, 9 782760 526570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot;style libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Guiheux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.155-175, 2011, "Penser l'espace", 9 782915 456653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topalov, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.200-204, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Topaloff, Laurent Coudroy de Lille, Jean-Charles Depaule, Brigitte Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues, les sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.749-753, 2010, "Bouquins", 9 782221 112045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City, Projet territorial de Frank Lloyd Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faiseurs de villes (1850-1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Infolio, pp.453-469, 2010, 978-2-88474-576-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilité d'un avocat du diable reste donc entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maumi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une poétique du détour. Rencontre autour d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Villette, pp.47-64, 2010, ENSAG, 978-2-915456-52-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to See our Sainte Victoire Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Urban Project - Architectural Intervention in urban Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, Delft University Press, pp.225-233, 2009, 978-1-58603-999-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kwang-Joong Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Urban Form Study. Development Pattern and Density of Selected World Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seoul Development Institute, pp.441-686, 2003, 9 788980 523931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbs in rure ou rus in urbe? pour une urbanité américaine, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville contre-nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.175-194, 1999, 978-2-707-130914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen, architecte de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 183 (2), pp.84-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.183.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l’air, pacifier l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 Sur les pas d'Olmsted, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping center and shopping mall: issues and failures of Victor Gruen’s design for the city of the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130du⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pourparlers des directrices et directeurs de thèse en contexte Cifre : Entretien avec Nadia Arab, Catherine Maumi et Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : L’intérêt du plus grand nombre doit primer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ecole de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Droit au paysage (19), pp.112-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape architecture according to Olmsted: beyond purifying the air, pacifying the mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docomomo international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization as a harmonious architectural reintegration of all units into one fabric: Frank Lloyd Wright’s Broadacre City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Architectural Theory / 建築論研究 (Kenchiku-ron kenkyû)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie du middle landscape américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Où en est le pavillonnaire?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologie humaine, de Patrick Geddes à Benton Mackaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Patrick Geddes en héritage, 4 (167), pp.27-42. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a territory in the Alps. Infrastructure for mass tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNE - Journal of Technology for Architecture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/Techne-18418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon d'Ocatilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Matérialités, n° 15, p. 15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen : A New Architecture for our Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 28 " La modernité suspendue ", pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réintégration ville-nature ou, comment rendre la Terre plus habitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 11 " Agriculture/Métropole ", pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes &amp;quot;hantées par la présence de l'immense espace géographique qui les entoure&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces, Journal d'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 71 " Hors-ville ", pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Appalachian Trail: une &amp;quot;nouvelle exploration&amp;quot; en vue de rendre la Terre plus habitable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp. 204-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 " Territoire ", pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City: Projet territorial de Frank Lloyd Wright (1867-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 326, pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 "L'Amérique sans frontière", pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanité made in USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 301, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism: Wright’s Vision of an Organic Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight international Conference European architectural history network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National technical University of Athens, Jun 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping Center and Shopping Mall: issues and failures of Victor Gruen’s design for the City of the Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international UGI-IGU Paris 2022, Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comités national français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration, visualisation, inventaire écologique : le projet comme écologie humaine (1900-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy: Prospective pour l'action écologique: vers d'autres récits territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiba Debout, Isabel Diaz, Jean-Baptiste Marie, Nicolas Tixier, Jul 2024, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture du paysage selon Frederick Law Olmsted: un art, une science ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Oser les grands parcs » dans les Hauts de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des parcs, paysages et de l'environnement, Département des Hauts-de-Seine,; Domaine de Sceaux, Nov 2023, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité du projet métropolitain de Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroFabLab, Graduate School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de purifier l'air, pacifier l'esprit. L'art de l'architecture du paysage selon Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, 40 ans institut de Géoarchitecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géoarchitecture, Jan 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond purifying the air, pacifying the mind: the art of landscape architecture according to Frederick Law Olmsted</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Lecture, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2023, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme nouvelle exploration visant à révéler l’habitabilité des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Habitabilités, architecture, ville et nature à l’ère de l’anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Labbé, Victor Fraigneau; Université de Strasbourg, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilité d’un avocat du diable reste donc entière… Apprendre à comprendre la ville et le territoire nord-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Revisiting Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Bibeau, Sonja Hildebrand; Accademia di architettura USI, Nov 2022, Mendrisio (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted: une poétique du paysage américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Expérience(s) de paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française du paysage, Pavillon de l'Arsenal, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Law Olmsted : l’architecture du paysage, un art/et ou une profession?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude internationale Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Maumi; Alexis Pernet; Stéphanie de Courtois; Chiara Santini, Nov 2022, ENSAP Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen’s idea of environmental planning: an impossible translation between U.S. and Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AISU Congress, The Global City – The urban condition as a pervasive phenomenon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISU International, Université de Bologne, Sep 2019, Bologne (ITA), Italy. pp.224-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie du middle landscape américain, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique axe ArtIS du LARHRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, espace Marc Bloch MSH-LES, Mar 2019, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning comme écologie humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "La fin d'un monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'architecture de la ville et des territoires Paris-Est, Oct 2019, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir un territoire, inventer la démocratie à l'aide de la grille du National Land Survey américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire et architecture: usage et ré-usages du territoire. Matérialités et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARHRA, LABEX ITEM, Université Grenoble Alpes, May 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial translations of theories and policies of decentralization, in the 20th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium The Reciprocity of Space and Energy. Perspectives on energy transitions and decentralization: past, present and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jan 2019, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralization: another way to think and plan our urban and rural environments, Keynote lecture,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium The idea of decentralization and regional planning in the 20th Century. Projects, visions, ideologies between the Cold War and the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Dec 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralism as opposed to urbanism; Regional planning as human ecology. When modernity was also an invitation to be inhabitants of the Earth, Keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Modernism, Modernisation and the Rural Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODSCAPE, Estonian University of Life Science, Jun 2018, Tartu (Estonie), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Broadacre City versus the ‘slum solution’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Living in America : Frank Lloyd Wright, Harlem, and Modern Housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Temple Hoyne Buel Center for the Study of American Architecture, Columbia University, MoMA, Sep 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisme tri-dimensionnel de Victor Gruen à l’épreuve du « futur prévisible »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gruen: A Paradoxical round trip between Europe and the United-State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Planning History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jul 2016, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City's echos in the 21th Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Horizontal Metropolis: A Radical Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium LATSIS EPFL, Oct 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright: Broadacre City, la nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence donnée dans le cadre des Jeudis du territoire, organisés par la GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paulette Duarte, Jennifer Buyck, GTR Urban Act, laboratoire Pacte, Université de Grenoble Alpes, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une architecture organique i.e. démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambiance &amp; Politique, CRESSON (UMR 1563 AAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : un projet de &amp;quot;réintégration architecturale de tous les éléments en un seul tissu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets : Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose entre urbain et rural, de Broadacre City à Megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers pédagogiques régionaux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Regional Planning can improve habitability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, workshop international " Research on Regional Planning : Sustainable Development of the Eco-museum in the Huong River Valley Region "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacre City : pour une réintégration &amp;quot; organique &amp;quot; de la ville et de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche, Ecole nationale supérieure d'architecture de Paris La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regional planning, une question d'habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du LAREP Construire la métropole : expériences américaines, École nationale supérieure du paysage Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frank Lloyd Wright's Organic Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hué, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une architecture démocratique, de Jefferson à Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, cycle de conférences " Géoarchitecture "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonian City & Usonian House : pour une architecture organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de Master, Ecole nationale supérieure d'architecture de Paris La Villette,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'architecture, &amp;quot;un résumé de l'histoire même des sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'enseignement de l'histoire de l'architecture dans les écoles d'architecture, Ecole Polytechnique d'Architecture et d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire, comme méthode, pour acquérir l'indispensable &amp;quot;souplesse d'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche L'histoire de l'architecture du temps présent, programme Vocabulaire de l'architecture contemporaine, Ministère de la culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the Earth more habitable ? Benton MacKaye's Geotechnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale 13th International Scientific and Industrial Forum " Great Rivers'2011 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nijni-Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot; réintégration &amp;quot; ville-nature, aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Ecole nationale supérieure d'architecture de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique dans le cadre du Cycle de conférences Architecture instantanée n° 2, organisé par Alain Guiheux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damn you, Keep your eye on the ball !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Seminar on Urban Form, Urban Morphology and the Post-Carbon City, Concordia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-urbain ? Le mythe d'une &amp;quot;ville-rez-de-chaussée dans la verdure&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville, objet et phénomène de représentation. Histoires de l'urbanité, théories et approches autour de l'œuvre d'André Corboz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada. pp.145-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadacres : une orchestration de formes selon la nature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique AVT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La venustas, entre pensée démocratique du monde habité, ou plastique, d'un &amp;quot;paysage acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venustas architecture/marché/démocratie, EURAU'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double condition de la grille du National Survey, assise spatiale de la démocratie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France. pp.117-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe d'une ville-nature, entre wilderness et Jardin du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique, Unité d'urbanisme et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la construction du Jardin du Monde à l'idée de nature comme clé d'une pensée métropolitaine, américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et projet, organisé par l'Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jefferson et le projet du Nouveau Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée par l'équipe LARCA, pôle " Jeune république ", Université de Paris-Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, pour une réintégration ville-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usonia, ou le mythe de la ville-nature aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Wilderness et Jardin du Monde, le mythe d'Usonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque/Festival international L'Arcadie, ailleurs et maintenant, autrefois et ici et l'année prochaine, Cité du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'hyperville : un exercice de &amp;quot; style libre &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Density in isolation the Ideal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Morphology and Urban Transformation, Sixteenth International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Green City&amp;quot; to &amp;quot;nature-city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar on Urban Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Will of a Few Men with Common-sense. A few Thoughts...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planned City ? ISUF International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Bari, Italy. pp.869-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Idea of Metropolis to that of the Territory-City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrospective on Urban Morphology at the Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Cincinnati, United States. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(capsule audio visuelle) « Victor Gruen, pionnier des centres commerciaux », interview de Alexis Magnaval, Radiofrance.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) Frederick Law Olmsted, architecte du paysage, émission Regards sur l’architecture (45 mn) interview de Michèle Champenois, Fréquence protestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « Qu’est-ce qu’un parc anglo-saxon ? », émission Sans oser le demander, entretien avec Matthieu Garrigou-Lagrange, France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Emission de radio) « La ville américaine : urbaine et campagnarde » entretien avec Matthieu Garrigou-Lagrange dans le cadre de la série « Avoir raison avec Frank Lloyd Wright », France Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review, Michaël Darin Patchworks Parisiens : petites leçons d'urbanisme ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicago : une pensée de la ville en &amp;quot;coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.metropolitiques.eu/Chicago-une-pensee-de-la-ville-en.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, Michaël Darin La Comédie urbaine. Voir la ville autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du chercheur : Catherine Maumi retrace les publications du Taliesin Fellowship Scholar's Choice: Catherine Maumi retraces the publications of the Taliesin Fellowship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://www.cca.qc.ca/fr/centre-d-etude/1589-choix-du-chercheur-catherine-maumi-retrace-les-publicati</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grille sur les collines : le cas de San Francisco (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 625/89, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Grenoble. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La description architecturale (II) : architecture, ville et paysage dans les commentaires de Pie II (1462)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vettorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 506/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Grenoble. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les pas de Frederick Law Olmsted. Arpenter l’héritage entre Etats-Unis et Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude internationale organisée par les laboratoires AHTTEP, LAREP, LEAV, Ecole nationale supérieure de paysage de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo, GDR Libergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://hypergeo.eu/patrick-geddes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="919C9B77"/>
+    <w:nsid w:val="BCBB8EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-maumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7070-6251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120768240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.maumi@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutheil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Amouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/editions/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/inequalities-and-the-progressive-era-9781788972642.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75975-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2015.0002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.officinalibraria.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.183.0084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Techne-18418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982413v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Caillol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vettorello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Four&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-maumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7070-6251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120768240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.maumi@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dutheil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Amouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/index.php?page=les-editions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paris-lavillette.archi.fr/editions/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/inequalities-and-the-progressive-era-9781788972642.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2015.0002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75975-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.officinalibraria.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=905" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.183.0084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130du" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Techne-18418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Caillol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vettorello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Courtois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Four&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>