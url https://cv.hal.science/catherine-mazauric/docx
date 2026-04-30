--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -335,191 +335,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la “double absence” aux doubles présences : diasporas africaines en France au miroir de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archives matérielles, traces mémorielles et littératures des Afriques. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile van den Avenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archives matérielles, traces mémorielles et littératures des Afriques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583198v1</w:t>
+                <w:t xml:space="preserve">hal-03362778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives matérielles, traces mémorielles et littératures des Afriques. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la “double absence” aux doubles présences : diasporas africaines en France au miroir de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile van den Avenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Archives matérielles, traces mémorielles et littératures des Afriques</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362778v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routes de la migration irrégulière : épreuves et récits (1974-2019)</w:t>
               </w:r>
@@ -1813,51 +1813,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00710273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Texte du lecteur</w:t>
+                <w:t xml:space="preserve">Textes de lecteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
@@ -1868,93 +1868,93 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.298, 2011, 978-90-5201-731-0</w:t>
+              <w:t xml:space="preserve">, pp.260, 2011, 978-90-5201-732-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00706183v1</w:t>
+                <w:t xml:space="preserve">halshs-00706185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes de lecteurs en formation</w:t>
+                <w:t xml:space="preserve">Le Texte du lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
@@ -1965,69 +1965,69 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.260, 2011, 978-90-5201-732-7</w:t>
+              <w:t xml:space="preserve">, pp.298, 2011, 978-90-5201-731-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00706185v1</w:t>
+                <w:t xml:space="preserve">halshs-00706183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Texte du lecteur, n.2</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.298, 2010, 978-90-5201-731-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,294 +2310,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinités en question. De Terre ceinte à De purs hommes</w:t>
+                <w:t xml:space="preserve">Se souvenir du futur, réimaginer le présent (Belkhodja, Miano, Waberi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Burnautzky, Abdoulaye Imorou, Cornelia Ruhe. </w:t>
+              <w:t xml:space="preserve">Gil Charbonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Labyrinthe littéraire de Mohamed Mbougar Sarr</w:t>
+              <w:t xml:space="preserve">Le Passage à l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRILL</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-159, 2024, 978-2-7314-1300-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879391v1</w:t>
+                <w:t xml:space="preserve">hal-04635874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retourner le regard, traverser les frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armelle Girinon, Fiona Lejosne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de voyage et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-148 et 153-162, 2024, Les Fondamentaux, 9782379061226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se souvenir du futur, réimaginer le présent (Belkhodja, Miano, Waberi)</w:t>
+                <w:t xml:space="preserve">Masculinités en question. De Terre ceinte à De purs hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gil Charbonnier. </w:t>
+              <w:t xml:space="preserve">Sarah Burnautzky, Abdoulaye Imorou, Cornelia Ruhe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Passage à l'Afrique</w:t>
+              <w:t xml:space="preserve">Le Labyrinthe littéraire de Mohamed Mbougar Sarr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-38, 2024, 9789004710894. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1163/9789004710894_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635874v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonjour et adieu à l'exotisme</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armelle Girinon, Fiona Lejosne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de voyage et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-84, 2024, Les Fondamentaux, 9782379061226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3328,243 +3328,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en récits et en images des migrations</w:t>
+                <w:t xml:space="preserve">Rendre possible le retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La migration prise aux mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9782846705394</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-46, 2014, 9782846705394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083256v1</w:t>
+                <w:t xml:space="preserve">hal-01142639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre possible le retour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mise en récits et en images des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La migration prise aux mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-46, 2014, 9782846705394</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAVALIER BLEU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782846705394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142639v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages au féminin et subjectivations transafricaines</w:t>
               </w:r>
@@ -3802,268 +3802,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire les voix : pour une didactisation de l'extrême contemporain africain, en Afrique et ailleurs</w:t>
+                <w:t xml:space="preserve">LES MENSONGES DE LA MÉMOIRE : LA PART DU LECTEUR DANS LE CAVALIER ET SON OMBRE DE BOUBACAR BORIS DIOP ET L'AÎNÉ DES ORPHELINS DE TIERNO MONENEMBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musanji Ngalasso-Mwatha. </w:t>
+              <w:t xml:space="preserve">Pierre Halen, Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures, savoirs et enseignement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 347-356 (10 p.), 2007, 978-2-86781-459-4</w:t>
+              <w:t xml:space="preserve">Les Langages de la mémoire - Littérature, médias et génocide au Rwanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - Ecritures, pp.341-356, 2007, 978-2-917403-00-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522145v1</w:t>
+                <w:t xml:space="preserve">halshs-01270386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mensonges de la mémoire</w:t>
+                <w:t xml:space="preserve">Lire les voix : pour une didactisation de l'extrême contemporain africain, en Afrique et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musanji Ngalasso-Mwatha. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langages de la mémoire – Littérature, médias et génocide au Rwanda</w:t>
+              <w:t xml:space="preserve">Littératures, savoirs et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.341-355, 2007, Littératures des mondes contemporains, série Afriques, 978-2-917403-00-6</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CELFA-Presses Universitaires de Bordeaux (Bordeaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 347-356 (10 p.), 2007, 978-2-86781-459-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522153v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES MENSONGES DE LA MÉMOIRE : LA PART DU LECTEUR DANS LE CAVALIER ET SON OMBRE DE BOUBACAR BORIS DIOP ET L'AÎNÉ DES ORPHELINS DE TIERNO MONENEMBO</w:t>
+                <w:t xml:space="preserve">Les mensonges de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langages de la mémoire - Littérature, médias et génocide au Rwanda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine - Ecritures, pp.341-356, 2007, 978-2-917403-00-6</w:t>
+              <w:t xml:space="preserve">Les Langages de la mémoire – Littérature, médias et génocide au Rwanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-355, 2007, Littératures des mondes contemporains, série Afriques, 978-2-917403-00-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01270386v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées transculturelles : Vassilis Alexakis, Anna Moï</w:t>
               </w:r>
@@ -4129,173 +4129,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Dakar à Toulouse en passant par Canberra, sur les ailes du poème</w:t>
+                <w:t xml:space="preserve">Oralité mimée, oral ritualisé et didactique des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Delas. </w:t>
+              <w:t xml:space="preserve">Philippe Clermont et Anne Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Senghor et la musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation Internationale de la Francophonie / F.I.P.F. / Clé International (Paris), 77-95 (19 p.), 2006, 209-037112-9</w:t>
+              <w:t xml:space="preserve">Écoute mon papyrus – Littératures, oral et oralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scéren éditeur (Paris), 61-69 (9 p.), 2006, 286636323X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522141v1</w:t>
+                <w:t xml:space="preserve">halshs-00522142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralité mimée, oral ritualisé et didactique des genres</w:t>
+                <w:t xml:space="preserve">De Dakar à Toulouse en passant par Canberra, sur les ailes du poème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Clermont et Anne Schneider. </w:t>
+              <w:t xml:space="preserve">Daniel Delas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écoute mon papyrus – Littératures, oral et oralité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scéren éditeur (Paris), 61-69 (9 p.), 2006, 286636323X</w:t>
+              <w:t xml:space="preserve">Senghor et la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale de la Francophonie / F.I.P.F. / Clé International (Paris), 77-95 (19 p.), 2006, 209-037112-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522142v1</w:t>
+                <w:t xml:space="preserve">halshs-00522141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4313,77 +4313,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives matérielles, traces mémorielles et littérature des Afriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile van den Avenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.fabula.org/colloques/sommaire7111.php, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,204 +4503,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de lecture et formation des lecteurs, université (FLE), collège et lycée</w:t>
+                <w:t xml:space="preserve">Dynamiques transculturelles d'apprentissage pour des apprenants asiatiques en groupes homogènes / hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Langlade</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parler, lire, écrire dans la classe de littérature : l'activité de l'élève, le travail de l'enseignant, la place de l'œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier Université Paul Valéry-Montpellier 3, France. pp.(CD Rom)</w:t>
+              <w:t xml:space="preserve">Former les professeurs de langues à l'interculturel. À la rencontre des différents publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, Belgique. 245-256 (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522189v1</w:t>
+                <w:t xml:space="preserve">halshs-00522179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques transculturelles d'apprentissage pour des apprenants asiatiques en groupes homogènes / hétérogènes</w:t>
+                <w:t xml:space="preserve">Dispositifs de lecture et formation des lecteurs, université (FLE), collège et lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les professeurs de langues à l'interculturel. À la rencontre des différents publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, Belgique. 245-256 (12 p.)</w:t>
+              <w:t xml:space="preserve">Parler, lire, écrire dans la classe de littérature : l'activité de l'élève, le travail de l'enseignant, la place de l'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier Université Paul Valéry-Montpellier 3, France. pp.(CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522179v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la “langue maternelle” aux “mots étrangers” ? – Parcours d'acculturation en lecture littéraire</w:t>
               </w:r>
@@ -5039,273 +5039,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte, textualité</w:t>
+                <w:t xml:space="preserve">Transculturel, interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.269-271</w:t>
+              <w:t xml:space="preserve">, 2020, p. 274-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946663v1</w:t>
+                <w:t xml:space="preserve">hal-03946656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transculturel, interculturel</w:t>
+                <w:t xml:space="preserve">Littératures francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Séoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, p. 274-275</w:t>
+              <w:t xml:space="preserve">, 2020, p. 149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946656v1</w:t>
+                <w:t xml:space="preserve">hal-03946652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures francophones</w:t>
+                <w:t xml:space="preserve">Texte, textualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amor Séoud</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, p. 149-151</w:t>
+              <w:t xml:space="preserve">, 2020, pp.269-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946652v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5580,64 +5580,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bibliothèque coloniale aux premières littératures africaines. Exposer les littératures dans les Archives nationales d’outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile van den Avenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5769,64 +5769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bibliothèque coloniale aux premières littératures africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile van den Avenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6084,51 +6084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64BDF25C"/>
+    <w:nsid w:val="EFCB9960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6315,51 +6315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-025-00804-w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086631ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064753ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051611ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Unter Ecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5374-l-algerie-traversees.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/litteratures-des-afriques/patrick-chamoiseau-et-la-mer-des-recits-4693.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begenat-Neusch&#228;fer Anne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Langlade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11758" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3638-litteratures-africaines-et-ecologie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004710894/BP000011.xml?body=fullhtml-60832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004710894_004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/les-fondamentaux/r%C3%A9cits-de-voyage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04635874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/passage-a-lafrique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04383488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracriacao.com.br/epopeias-pos-coloniais-poeticas-transatlanticas/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/africana-figures-de-femmes-et-formes-de-pouvoir-adame-ba-konare-une-historienne-et-la-question-du-pouvoir.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12735-2.p.0199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lobjet-de-la-mogration-le-sujet-en-exil/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.levy.2018.01.0195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05076859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4510-389-litteratures-africaines-et-spiritualite#/28-type-broche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-des-etudes-africaines-et-creoles/litt-c3-a9ratures-2c-savoirs-et-enseignement-2444.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/les-langages-de-la-memoire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/10070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sorin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor S&#233;oud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU20094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-025-00804-w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086631ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064753ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051611ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Unter Ecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5374-l-algerie-traversees.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/litteratures-des-afriques/patrick-chamoiseau-et-la-mer-des-recits-4693.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begenat-Neusch&#228;fer Anne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Langlade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3638-litteratures-africaines-et-ecologie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04635874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/passage-a-lafrique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/les-fondamentaux/r%C3%A9cits-de-voyage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004710894/BP000011.xml?body=fullhtml-60832" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004710894_004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04383488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracriacao.com.br/epopeias-pos-coloniais-poeticas-transatlanticas/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/africana-figures-de-femmes-et-formes-de-pouvoir-adame-ba-konare-une-historienne-et-la-question-du-pouvoir.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12735-2.p.0199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lobjet-de-la-mogration-le-sujet-en-exil/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.levy.2018.01.0195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05076859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4510-389-litteratures-africaines-et-spiritualite#/28-type-broche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-des-etudes-africaines-et-creoles/litt-c3-a9ratures-2c-savoirs-et-enseignement-2444.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/les-langages-de-la-memoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/10070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor S&#233;oud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU20094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>