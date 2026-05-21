--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1813,51 +1813,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00710273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes de lecteurs en formation</w:t>
+                <w:t xml:space="preserve">Le Texte du lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
@@ -1868,93 +1868,93 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.260, 2011, 978-90-5201-732-7</w:t>
+              <w:t xml:space="preserve">, pp.298, 2011, 978-90-5201-731-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00706185v1</w:t>
+                <w:t xml:space="preserve">halshs-00706183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Texte du lecteur</w:t>
+                <w:t xml:space="preserve">Textes de lecteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
@@ -1965,69 +1965,69 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.298, 2011, 978-90-5201-731-0</w:t>
+              <w:t xml:space="preserve">, pp.260, 2011, 978-90-5201-732-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00706183v1</w:t>
+                <w:t xml:space="preserve">halshs-00706185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Texte du lecteur, n.2</w:t>
               </w:r>
@@ -2064,51 +2064,51 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.298, 2010, 978-90-5201-731-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,294 +2310,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se souvenir du futur, réimaginer le présent (Belkhodja, Miano, Waberi)</w:t>
+                <w:t xml:space="preserve">Retourner le regard, traverser les frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gil Charbonnier. </w:t>
+              <w:t xml:space="preserve">Armelle Girinon, Fiona Lejosne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Passage à l'Afrique</w:t>
+              <w:t xml:space="preserve">Récits de voyage et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-159, 2024, 978-2-7314-1300-7</w:t>
+                <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-148 et 153-162, 2024, Les Fondamentaux, 9782379061226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635874v1</w:t>
+                <w:t xml:space="preserve">hal-04883521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retourner le regard, traverser les frontières</w:t>
+                <w:t xml:space="preserve">Masculinités en question. De Terre ceinte à De purs hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armelle Girinon, Fiona Lejosne. </w:t>
+              <w:t xml:space="preserve">Sarah Burnautzky, Abdoulaye Imorou, Cornelia Ruhe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de voyage et altérités</w:t>
+              <w:t xml:space="preserve">Le Labyrinthe littéraire de Mohamed Mbougar Sarr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-38, 2024, 9789004710894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004710894_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883521v1</w:t>
+                <w:t xml:space="preserve">hal-04879391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinités en question. De Terre ceinte à De purs hommes</w:t>
+                <w:t xml:space="preserve">Se souvenir du futur, réimaginer le présent (Belkhodja, Miano, Waberi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Burnautzky, Abdoulaye Imorou, Cornelia Ruhe. </w:t>
+              <w:t xml:space="preserve">Gil Charbonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Labyrinthe littéraire de Mohamed Mbougar Sarr</w:t>
+              <w:t xml:space="preserve">Le Passage à l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-159, 2024, 978-2-7314-1300-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRILL</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04879391v1</w:t>
+                <w:t xml:space="preserve">hal-04635874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonjour et adieu à l'exotisme</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armelle Girinon, Fiona Lejosne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de voyage et altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-84, 2024, Les Fondamentaux, 9782379061226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3802,268 +3802,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES MENSONGES DE LA MÉMOIRE : LA PART DU LECTEUR DANS LE CAVALIER ET SON OMBRE DE BOUBACAR BORIS DIOP ET L'AÎNÉ DES ORPHELINS DE TIERNO MONENEMBO</w:t>
+                <w:t xml:space="preserve">Lire les voix : pour une didactisation de l'extrême contemporain africain, en Afrique et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Halen, Jacques Walter. </w:t>
+              <w:t xml:space="preserve">Musanji Ngalasso-Mwatha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langages de la mémoire - Littérature, médias et génocide au Rwanda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine - Ecritures, pp.341-356, 2007, 978-2-917403-00-6</w:t>
+              <w:t xml:space="preserve">Littératures, savoirs et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CELFA-Presses Universitaires de Bordeaux (Bordeaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 347-356 (10 p.), 2007, 978-2-86781-459-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270386v1</w:t>
+                <w:t xml:space="preserve">halshs-00522145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire les voix : pour une didactisation de l'extrême contemporain africain, en Afrique et ailleurs</w:t>
+                <w:t xml:space="preserve">Les mensonges de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures, savoirs et enseignement</w:t>
+              <w:t xml:space="preserve">Les Langages de la mémoire – Littérature, médias et génocide au Rwanda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-355, 2007, Littératures des mondes contemporains, série Afriques, 978-2-917403-00-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CELFA-Presses Universitaires de Bordeaux (Bordeaux)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522145v1</w:t>
+                <w:t xml:space="preserve">halshs-00522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mensonges de la mémoire</w:t>
+                <w:t xml:space="preserve">LES MENSONGES DE LA MÉMOIRE : LA PART DU LECTEUR DANS LE CAVALIER ET SON OMBRE DE BOUBACAR BORIS DIOP ET L'AÎNÉ DES ORPHELINS DE TIERNO MONENEMBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Halen, Jacques Walter. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langages de la mémoire – Littérature, médias et génocide au Rwanda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Langages de la mémoire - Littérature, médias et génocide au Rwanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine - Ecritures, pp.341-356, 2007, 978-2-917403-00-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université Paul Verlaine</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522153v1</w:t>
+                <w:t xml:space="preserve">halshs-01270386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées transculturelles : Vassilis Alexakis, Anna Moï</w:t>
               </w:r>
@@ -4503,204 +4503,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques transculturelles d'apprentissage pour des apprenants asiatiques en groupes homogènes / hétérogènes</w:t>
+                <w:t xml:space="preserve">Dispositifs de lecture et formation des lecteurs, université (FLE), collège et lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les professeurs de langues à l'interculturel. À la rencontre des différents publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, Belgique. 245-256 (12 p.)</w:t>
+              <w:t xml:space="preserve">Parler, lire, écrire dans la classe de littérature : l'activité de l'élève, le travail de l'enseignant, la place de l'œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier Université Paul Valéry-Montpellier 3, France. pp.(CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522179v1</w:t>
+                <w:t xml:space="preserve">halshs-00522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de lecture et formation des lecteurs, université (FLE), collège et lycée</w:t>
+                <w:t xml:space="preserve">Dynamiques transculturelles d'apprentissage pour des apprenants asiatiques en groupes homogènes / hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Langlade</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parler, lire, écrire dans la classe de littérature : l'activité de l'élève, le travail de l'enseignant, la place de l'œuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier Université Paul Valéry-Montpellier 3, France. pp.(CD Rom)</w:t>
+              <w:t xml:space="preserve">Former les professeurs de langues à l'interculturel. À la rencontre des différents publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, Belgique. 245-256 (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522189v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la “langue maternelle” aux “mots étrangers” ? – Parcours d'acculturation en lecture littéraire</w:t>
               </w:r>
@@ -5039,273 +5039,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transculturel, interculturel</w:t>
+                <w:t xml:space="preserve">Texte, textualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, p. 274-275</w:t>
+              <w:t xml:space="preserve">, 2020, pp.269-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946656v1</w:t>
+                <w:t xml:space="preserve">hal-03946663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures francophones</w:t>
+                <w:t xml:space="preserve">Transculturel, interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amor Séoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, p. 149-151</w:t>
+              <w:t xml:space="preserve">, 2020, p. 274-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946652v1</w:t>
+                <w:t xml:space="preserve">hal-03946656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte, textualité</w:t>
+                <w:t xml:space="preserve">Littératures francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Fourtanier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Séoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.269-271</w:t>
+              <w:t xml:space="preserve">, 2020, p. 149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946663v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6084,51 +6084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFCB9960"/>
+    <w:nsid w:val="F9B92F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6315,51 +6315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-025-00804-w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086631ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064753ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051611ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Unter Ecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5374-l-algerie-traversees.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/litteratures-des-afriques/patrick-chamoiseau-et-la-mer-des-recits-4693.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begenat-Neusch&#228;fer Anne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Langlade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3638-litteratures-africaines-et-ecologie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04635874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/passage-a-lafrique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/les-fondamentaux/r%C3%A9cits-de-voyage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004710894/BP000011.xml?body=fullhtml-60832" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004710894_004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04383488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracriacao.com.br/epopeias-pos-coloniais-poeticas-transatlanticas/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/africana-figures-de-femmes-et-formes-de-pouvoir-adame-ba-konare-une-historienne-et-la-question-du-pouvoir.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12735-2.p.0199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lobjet-de-la-mogration-le-sujet-en-exil/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.levy.2018.01.0195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05076859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4510-389-litteratures-africaines-et-spiritualite#/28-type-broche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-des-etudes-africaines-et-creoles/litt-c3-a9ratures-2c-savoirs-et-enseignement-2444.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/les-langages-de-la-memoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/10070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sorin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor S&#233;oud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU20094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-025-00804-w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086631ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362778v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064753ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051611ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Unter Ecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain L&#233;vy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5374-l-algerie-traversees.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soubias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rumeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Larroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/litteratures-des-afriques/patrick-chamoiseau-et-la-mer-des-recits-4693.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begenat-Neusch&#228;fer Anne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Langlade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11758" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3638-litteratures-africaines-et-ecologie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/les-fondamentaux/r%C3%A9cits-de-voyage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004710894/BP000011.xml?body=fullhtml-60832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004710894_004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04635874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/passage-a-lafrique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04383488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracriacao.com.br/epopeias-pos-coloniais-poeticas-transatlanticas/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/africana-figures-de-femmes-et-formes-de-pouvoir-adame-ba-konare-une-historienne-et-la-question-du-pouvoir.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12735-2.p.0199" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583204v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lobjet-de-la-mogration-le-sujet-en-exil/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904516v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.levy.2018.01.0195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05076859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/default-category/4510-389-litteratures-africaines-et-spiritualite#/28-type-broche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/f/index.php?sp=liv&amp;amp;livre_id=402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-des-etudes-africaines-et-creoles/litt-c3-a9ratures-2c-savoirs-et-enseignement-2444.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-afriques/les-langages-de-la-memoire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/10070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362225v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03059407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04879857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sorin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor S&#233;oud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU20094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>