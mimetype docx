--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mazellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9930-4017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185096034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche/Forschungsthemen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre contemporain de langue allemande / Zeitgenössisches deutschsprachiges Theater</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Pantomime et langage du corps / Pantomime und Körpersprache</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre expressionniste / Expressionistisches Drama</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction / Übersetzung</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature et religion / Literatur und Religion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernière publication :</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la Licence LLCER Allemand et des Licences bidisciplinaires Allemand-Anglais / Histoire-Allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la section d'allemand de l'UT2J de 2012 à 2015 et de 2021 à 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil du Département des Langues étrangères</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Service d’Enseignement à Distance pour l’allemand (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue de la Commission Culture de l'UT2J</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil des Presses Universitaires du Midi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2007 et en codirection avec Antonella Capra depuis 2022</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirectrice de la série </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes - allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) avec Hilda Inderwildi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’AFAEA (Association Franco-Allemande d’Expression Artistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 pour la thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tätigkeiten / Lebenslauf</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin des Instituts für Germanistik der UT2J 2012-2015 und 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied des Fachbereichsrates der Abteilung für Fremdsprachen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied der Commission Culture (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin der Theaterreihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires du Midi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin (zusammen mit H. Inderwildi) der Reihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes – allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gründungsmitglied der Zeitschrift </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auszeichnung:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 für die Doktorarbeit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chœur et masse dans le théâtre expressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, p. 577-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘communauté de destin’ : les Républicains espagnols dans les nouvelles, le journal et les poèmes de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Allemands et Autrichiens entre France et Espagne : circulations, mobilités, transferts. Expériences et mémoires de la frontière du XVIIIe siècle à nos jours, études réunies par Hélène Leclerc et Georg Pichler, n° 85 (2023), pp.193-206. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.19344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorie und Praxis der Pantomime zwischen Frankreich und Österreich/Deutschland: Aspekte eines Kulturtransfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « douce fureur » du Beethoven de Gert Jonke dans la « sonate théâtrale » Sanftwut oder Der Ohrenmaschinist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.215-232. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/austriaca.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone comme symbole de la lutte en faveur de toutes et tous les « sans deuil » : Darja Stocker sur la notion de « génération » et l’héritage de 1968. Entretien avec Darja Stocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&amp;graphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages des cultures et des mémoires dans les arts de la scène, 6, p. 209-213. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/skenegraphie.1889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ensemble le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous un ciel muet : faust a faim. immangeable marguerite, d’Ewald Palmetshofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coulisses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Reviviscences de Faust : au théâtre, à l’opéra et sur la scène littéraire, 43, p. 23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment apprendre à traduire à l'heure de la traduction automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Fillière (LLA-Créatis), Hilda Inderwildi (ALLPH@), François Ottmann (ERRAPHIS), Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomimes fin de siècle en Autriche et en Allemagne. Textes et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12936-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de &amp;quot;génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Ulrike Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Stange-Fayos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zivilisationen und Geschichte, 9783631796559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Privatleben / Vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 19, 2016, Ulrike Syha, Privatleben / Vie privée. Traduction de Silvia Berutti-Ronelt et Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. 2015, 9782810703340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Händl Klaus, Eine Schneise / Une brèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 18, 2015, Händl Klaus, Eine Schneise / Une brèche. Traduction de Henri Christophe, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 17, 2014, Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. Appareil de notes par Jean-Paul Confais, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 16, 2014, Michel Decar, Waldemarwolf. Traduction collective dirigée par Hilda Inderwildi., Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de genèse : les avatars des commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Knopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fourtanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l’image. Appropriations du passé et engagements au présent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cozic Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEGIL-Nancy, Coll. « Le texte et l’idée ». 2010, Du texte à l’image. Appropriations du passé et engagements au présent. Sous la direction d’Alain Cozic, Hilda Inderwildi, Catherine Mazellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Texte à l’image. Appropriations du passé et engagements au présent. Littérature et arts du spectacle dans l’espace germanophone contemporain&amp;quot; (coll. Le Texte et l’Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Löhle, Genannt Gospodin / Dénommé Gospodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 12, 2010, Philipp Löhle, Genannt Gospodin / Dénommé Gospodin.Traduit par Ruth Orthmann, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Le théâtre contemporain de langue allemande. Écritures en décalage, textes réunis et présentés par Hilda Inderwildi et Catherine Mazellier, Collection De l'Allemand, Joël Bernat, Françoise Lartillot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Rinke, Café Umberto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 08, 2007, Moritz Rinke, Café Umberto.Traduction de Jean-Claude François et Hilda Inderwildi, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 06, 2006, Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.Traduction d'Emmanuel Béhague, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Richter, Unter Eis / Sous la glace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 07, 2006, Falk Richter, Unter Eis / Sous la glace.Traduction d'Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Marieluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 05, 2005, Kerstin Specht, Marieluise.Traduction de Jean-Claude François, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 04, 2005, Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne. Traduction de Silvia Berutti-Ronelt et Pauline Sales, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 03, 2004, Sibylle Berg, Herr Mautz / Monsieur M. Traduction de Silvia Berutti-Ronelt et Laurent Hatat, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du corps dans les arts du spectacle et la littérature des pays germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 346 p., 2004, Bibliothèque d'études germaniques et centre-européennes, Maurice Godé; Michel Vanoosthuyse, 2-84269-614-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre expressionniste et le sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 1994, 103906751910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser vivre les personnages&amp;quot;, interview avec Akin Emmanuel Şipal, traduction Renaud Guinaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal, "Mutter Vater Land / Pays Patrie Matrie", traduction Renaud Guinaudeau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-180, 2024, Collection Nouvelles Scènes - allemand, ISBN : 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection « Nouvelles Scènes – allemand » a 20 ans !, postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal "Mutter Vater Land / Pays Patrie Matrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.181-189., 2024, 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figurations de la résistance à la dictature : la tragédie Geiseln, de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in CANDONI Jean-François; KARGL Elisabeth; LACHENY Ingrid; LACHENY Marc (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène. Regards sur l’espace germanophone du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-198, 2023, 9782753588059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geiseln / Les Otages de Rudolf Leonhard ou la médiation empêchée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Baillet, Nicole Colin (Dir.). L’Arche Éditeur – Le théâtre à une échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 209-220, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ausnahmezustand als Dauerzustand bei Kathrin Röggla »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Friedhelm Marx / Julia Schöll (Hg.), Literatur im Ausnahmezustand. Beiträge zum Werk Kathrin Rögglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, p. 291-302, 2019, 978-3-8260-6673-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tempête dans un verre d’eau : les ‘faiseurs de théâtre’ de Theresia Walser », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theresia Walser, Ein bisschen Ruhe vor dem Sturm / Un peu de calme avant la tempête, trad. H. Mauler et R. Zahnd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles Scènes - allemand, 978-2-8107-0615-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Das Erbe der „68er Generation“ in der deutschsprachigen Gegenwartsdramatik am Beispiel von Rebekka Kricheldorf, Ulrike Syha und Darja Stocker »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Catherine Mazellier-Lajarrige, Ina Ulrike Paul, Christina Stange-Fayos (dir.), Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de « génération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 305-320, 2019, coll. « Zivilisationen und Geschichte »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinhardt et la pantomime : entre esthétique et stratégie, à l’exemple de la réception de Sumurûn en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle Silhouette (éd./Hrsg.) avec la collaboration de / in Zusammenarbeit mit Jean-Louis Besson; Ségolène Le Men; Peter W. Marx et/und Clara Royer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la technique à la conquête de l’espace. Kunst und Technik zur Eroberung des Raumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances de l’humain&amp;quot;, préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Händl Klaus, "Eine Schneise / Une brèche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 18, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-20, 2015, Collection bilingue « nouvelles scènes allemand »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos Sprichwortbrauerei/Expressions à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 17, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas si facilement laissé en plan par son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 16, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2014, Nouvelles Scènes - allemand, collection bilingue, 978-2-8107-0297-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer le théâtre contemporain en langue étrangère : Universcènes à l’université de Toulouse-Le Mirail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre universitaire. Pratiques et expériences. Robert Germay et Philippe Poirrier (Éd.). Collection « U-Culture(s) ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Das wortlose Spiel’: Pantomime um 1900 am Beispiel der Zusammenarbeit zwischen Hugo von Hofmannsthal und Grete Wiesenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Wellnitz (Hrg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Spiel in der Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank und Timme, pp.133-146, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de Création dans L’Histoire du Docteur Faust (1587) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MAZELLIER-LAJARRIGE Catherine, BRETEAU Jean-Louis, FOURTANIER Marie-José, KNOPPER Françoise (éds.), Récits de genèse : les avatars des commencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-258, 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nostalgie de la transparence. La pantomime dans l’Autriche fin-de-siècle (Richard Beer-Hofmann, Hugo von Hofmannsthal et Arthur Schnitzler) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Rykner (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pantomime et théâtre du corps. Transparence et opacité du hors-texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 129-147, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire le 11 septembre : Elfriede Jelinek et Kathrin Röggla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilda Inderwildi; Catherine Mazellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2008, De l'Allemand, 978-2-296-05815-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre de la classe moyenne bouge encore. Le théâtre néo-documentaire de Kathrin Röggla. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathrin Röggla, draußen tobt die dunkelziffer / dehors peste le chiffre noir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis que les hommes ne chassent plus le mammouth. Ulrike Syha et la quête du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 04, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2005, 2-85816-787-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort, mode d'emploi ou les anti-héros de Mme Berg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 03, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de Kerstin Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grünbeck-Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUV 1, , pp.9-19, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview mit Akın Şipal : „Diese Figuren von der Leine lassen“: Akın Emanuel Şipal zu seinem Stück &amp;quot;Mutter Vater Land&amp;quot;, Eurodram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire : les archives littéraires et personnelles d’Ilse Aichinger (1921-2016) et le défi de la transmission.&amp;quot;Discutante : Catherine Mazellier-Lajarrige (Université Toulouse II Jean-Jaurès). Communication dans le cadre du séminaire &amp;quot;Archives et pratiques créatives&amp;quot; organisé par l'EA DIRE (Coordinatrice : Anne-Cécile Koenig Le Ribeuz).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Becker, Jaroslav Rudiš, Lost in Praha, traduction sous la direction d’Hélène Leclerc et Catherine Mazellier-Lajarrige, Toulouse, PUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu aux barbelés. Textes de Rudolf Leonhard traduits, présentés et annotés, Le Pérégrinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, &amp;quot;Sexe service&amp;quot; [théâtre], in &amp;quot;Goal ! Foot en scène&amp;quot;, coordonné par Agnès Surbezy, PUM (coll. Nouvelles Scènes - Linguae), p. 127-161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Döblin, &amp;quot;Pantomime&amp;quot;, traduction de l'allemand et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">das blaue gold / l’or bleu, texte original et traduction Georgia Doll, avec la collaboration de Hilda Inderwildi, Catherine Mazellier et Audrey Tarpinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Rezzori, &amp;quot;Une hermine à Tchernopol&amp;quot;, Paris, Éd. de l’Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Palmetshofer, faust hat hunger und verschluckt sich an einer grete / faust a faim. immangeable marguerite .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heckmanns, &amp;quot;Wörter und Körper / Accords perdus&amp;quot;, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Drewermann, Neigeblanche et Roserouge : interprétation psychanalytique, trad. de l'allemand par Catherine Mazellier-Grünbeck, Paris, Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter J. Hollenweger. &amp;quot;L'expérience de l'esprit&amp;quot;, trad. de l'allemand par Catherine Mazellier-Lajarrige et Sylvie Toscer-Angot, Genève, Labor et Fides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toscer-Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mazellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9930-4017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185096034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche/Forschungsthemen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre contemporain de langue allemande / Zeitgenössisches deutschsprachiges Theater</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Pantomime et langage du corps / Pantomime und Körpersprache</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre expressionniste / Expressionistisches Drama</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction / Übersetzung</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature et religion / Literatur und Religion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernière publication :</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la Licence LLCER Allemand et des Licences bidisciplinaires Allemand-Anglais / Histoire-Allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la section d'allemand de l'UT2J de 2012 à 2015 et de 2021 à 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil du Département des Langues étrangères</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Service d’Enseignement à Distance pour l’allemand (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue de la Commission Culture de l'UT2J</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil des Presses Universitaires du Midi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2007 et en codirection avec Antonella Capra depuis 2022</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirectrice de la série </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes - allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) avec Hilda Inderwildi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’AFAEA (Association Franco-Allemande d’Expression Artistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 pour la thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tätigkeiten / Lebenslauf</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin des Instituts für Germanistik der UT2J 2012-2015 und 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied des Fachbereichsrates der Abteilung für Fremdsprachen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied der Commission Culture (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin der Theaterreihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires du Midi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin (zusammen mit H. Inderwildi) der Reihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes – allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gründungsmitglied der Zeitschrift </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auszeichnung:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 für die Doktorarbeit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chœur et masse dans le théâtre expressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, p. 577-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘communauté de destin’ : les Républicains espagnols dans les nouvelles, le journal et les poèmes de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Allemands et Autrichiens entre France et Espagne : circulations, mobilités, transferts. Expériences et mémoires de la frontière du XVIIIe siècle à nos jours, études réunies par Hélène Leclerc et Georg Pichler, n° 85 (2023), pp.193-206. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.19344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorie und Praxis der Pantomime zwischen Frankreich und Österreich/Deutschland: Aspekte eines Kulturtransfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « douce fureur » du Beethoven de Gert Jonke dans la « sonate théâtrale » Sanftwut oder Der Ohrenmaschinist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.215-232. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/austriaca.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone comme symbole de la lutte en faveur de toutes et tous les « sans deuil » : Darja Stocker sur la notion de « génération » et l’héritage de 1968. Entretien avec Darja Stocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&amp;graphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages des cultures et des mémoires dans les arts de la scène, 6, p. 209-213. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/skenegraphie.1889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ensemble le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous un ciel muet : faust a faim. immangeable marguerite, d’Ewald Palmetshofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coulisses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Reviviscences de Faust : au théâtre, à l’opéra et sur la scène littéraire, 43, p. 23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment apprendre à traduire à l'heure de la traduction automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Fillière (LLA-Créatis), Hilda Inderwildi (ALLPH@), François Ottmann (ERRAPHIS), Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomimes fin de siècle en Autriche et en Allemagne. Textes et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12936-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de &amp;quot;génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Ulrike Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Stange-Fayos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zivilisationen und Geschichte, 9783631796559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Privatleben / Vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 19, 2016, Ulrike Syha, Privatleben / Vie privée. Traduction de Silvia Berutti-Ronelt et Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. 2015, 9782810703340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Händl Klaus, Eine Schneise / Une brèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 18, 2015, Händl Klaus, Eine Schneise / Une brèche. Traduction de Henri Christophe, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 17, 2014, Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. Appareil de notes par Jean-Paul Confais, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 16, 2014, Michel Decar, Waldemarwolf. Traduction collective dirigée par Hilda Inderwildi., Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de genèse : les avatars des commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Knopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fourtanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Texte à l’image. Appropriations du passé et engagements au présent. Littérature et arts du spectacle dans l’espace germanophone contemporain&amp;quot; (coll. Le Texte et l’Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l’image. Appropriations du passé et engagements au présent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cozic Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEGIL-Nancy, Coll. « Le texte et l’idée ». 2010, Du texte à l’image. Appropriations du passé et engagements au présent. Sous la direction d’Alain Cozic, Hilda Inderwildi, Catherine Mazellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Löhle, Genannt Gospodin / Dénommé Gospodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 12, 2010, Philipp Löhle, Genannt Gospodin / Dénommé Gospodin.Traduit par Ruth Orthmann, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Le théâtre contemporain de langue allemande. Écritures en décalage, textes réunis et présentés par Hilda Inderwildi et Catherine Mazellier, Collection De l'Allemand, Joël Bernat, Françoise Lartillot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Rinke, Café Umberto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 08, 2007, Moritz Rinke, Café Umberto.Traduction de Jean-Claude François et Hilda Inderwildi, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 06, 2006, Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.Traduction d'Emmanuel Béhague, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Richter, Unter Eis / Sous la glace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 07, 2006, Falk Richter, Unter Eis / Sous la glace.Traduction d'Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 04, 2005, Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne. Traduction de Silvia Berutti-Ronelt et Pauline Sales, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Marieluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 05, 2005, Kerstin Specht, Marieluise.Traduction de Jean-Claude François, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 03, 2004, Sibylle Berg, Herr Mautz / Monsieur M. Traduction de Silvia Berutti-Ronelt et Laurent Hatat, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du corps dans les arts du spectacle et la littérature des pays germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 346 p., 2004, Bibliothèque d'études germaniques et centre-européennes, Maurice Godé; Michel Vanoosthuyse, 2-84269-614-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre expressionniste et le sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 1994, 103906751910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser vivre les personnages&amp;quot;, interview avec Akin Emmanuel Şipal, traduction Renaud Guinaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal, "Mutter Vater Land / Pays Patrie Matrie", traduction Renaud Guinaudeau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-180, 2024, Collection Nouvelles Scènes - allemand, ISBN : 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection « Nouvelles Scènes – allemand » a 20 ans !, postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal "Mutter Vater Land / Pays Patrie Matrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.181-189., 2024, 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figurations de la résistance à la dictature : la tragédie Geiseln, de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in CANDONI Jean-François; KARGL Elisabeth; LACHENY Ingrid; LACHENY Marc (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène. Regards sur l’espace germanophone du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-198, 2023, 9782753588059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geiseln / Les Otages de Rudolf Leonhard ou la médiation empêchée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Baillet, Nicole Colin (Dir.). L’Arche Éditeur – Le théâtre à une échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 209-220, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Das Erbe der „68er Generation“ in der deutschsprachigen Gegenwartsdramatik am Beispiel von Rebekka Kricheldorf, Ulrike Syha und Darja Stocker »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Catherine Mazellier-Lajarrige, Ina Ulrike Paul, Christina Stange-Fayos (dir.), Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de « génération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 305-320, 2019, coll. « Zivilisationen und Geschichte »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tempête dans un verre d’eau : les ‘faiseurs de théâtre’ de Theresia Walser », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theresia Walser, Ein bisschen Ruhe vor dem Sturm / Un peu de calme avant la tempête, trad. H. Mauler et R. Zahnd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles Scènes - allemand, 978-2-8107-0615-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ausnahmezustand als Dauerzustand bei Kathrin Röggla »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Friedhelm Marx / Julia Schöll (Hg.), Literatur im Ausnahmezustand. Beiträge zum Werk Kathrin Rögglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, p. 291-302, 2019, 978-3-8260-6673-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinhardt et la pantomime : entre esthétique et stratégie, à l’exemple de la réception de Sumurûn en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle Silhouette (éd./Hrsg.) avec la collaboration de / in Zusammenarbeit mit Jean-Louis Besson; Ségolène Le Men; Peter W. Marx et/und Clara Royer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la technique à la conquête de l’espace. Kunst und Technik zur Eroberung des Raumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos Sprichwortbrauerei/Expressions à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 17, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances de l’humain&amp;quot;, préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Händl Klaus, "Eine Schneise / Une brèche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-20, 2015, Collection bilingue « nouvelles scènes allemand »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas si facilement laissé en plan par son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 16, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2014, Nouvelles Scènes - allemand, collection bilingue, 978-2-8107-0297-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer le théâtre contemporain en langue étrangère : Universcènes à l’université de Toulouse-Le Mirail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre universitaire. Pratiques et expériences. Robert Germay et Philippe Poirrier (Éd.). Collection « U-Culture(s) ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Das wortlose Spiel’: Pantomime um 1900 am Beispiel der Zusammenarbeit zwischen Hugo von Hofmannsthal und Grete Wiesenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Wellnitz (Hrg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Spiel in der Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank und Timme, pp.133-146, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de Création dans L’Histoire du Docteur Faust (1587) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MAZELLIER-LAJARRIGE Catherine, BRETEAU Jean-Louis, FOURTANIER Marie-José, KNOPPER Françoise (éds.), Récits de genèse : les avatars des commencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-258, 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nostalgie de la transparence. La pantomime dans l’Autriche fin-de-siècle (Richard Beer-Hofmann, Hugo von Hofmannsthal et Arthur Schnitzler) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Rykner (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pantomime et théâtre du corps. Transparence et opacité du hors-texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 129-147, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire le 11 septembre : Elfriede Jelinek et Kathrin Röggla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilda Inderwildi; Catherine Mazellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2008, De l'Allemand, 978-2-296-05815-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre de la classe moyenne bouge encore. Le théâtre néo-documentaire de Kathrin Röggla. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathrin Röggla, draußen tobt die dunkelziffer / dehors peste le chiffre noir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis que les hommes ne chassent plus le mammouth. Ulrike Syha et la quête du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 04, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2005, 2-85816-787-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort, mode d'emploi ou les anti-héros de Mme Berg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 03, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de Kerstin Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grünbeck-Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUV 1, , pp.9-19, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview mit Akın Şipal : „Diese Figuren von der Leine lassen“: Akın Emanuel Şipal zu seinem Stück &amp;quot;Mutter Vater Land&amp;quot;, Eurodram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire : les archives littéraires et personnelles d’Ilse Aichinger (1921-2016) et le défi de la transmission.&amp;quot;Discutante : Catherine Mazellier-Lajarrige (Université Toulouse II Jean-Jaurès). Communication dans le cadre du séminaire &amp;quot;Archives et pratiques créatives&amp;quot; organisé par l'EA DIRE (Coordinatrice : Anne-Cécile Koenig Le Ribeuz).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Becker, Jaroslav Rudiš, Lost in Praha, traduction sous la direction d’Hélène Leclerc et Catherine Mazellier-Lajarrige, Toulouse, PUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu aux barbelés. Textes de Rudolf Leonhard traduits, présentés et annotés, Le Pérégrinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, &amp;quot;Sexe service&amp;quot; [théâtre], in &amp;quot;Goal ! Foot en scène&amp;quot;, coordonné par Agnès Surbezy, PUM (coll. Nouvelles Scènes - Linguae), p. 127-161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Döblin, &amp;quot;Pantomime&amp;quot;, traduction de l'allemand et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">das blaue gold / l’or bleu, texte original et traduction Georgia Doll, avec la collaboration de Hilda Inderwildi, Catherine Mazellier et Audrey Tarpinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Rezzori, &amp;quot;Une hermine à Tchernopol&amp;quot;, Paris, Éd. de l’Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Palmetshofer, faust hat hunger und verschluckt sich an einer grete / faust a faim. immangeable marguerite .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heckmanns, &amp;quot;Wörter und Körper / Accords perdus&amp;quot;, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Drewermann, Neigeblanche et Roserouge : interprétation psychanalytique, trad. de l'allemand par Catherine Mazellier-Grünbeck, Paris, Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter J. Hollenweger. &amp;quot;L'expérience de l'esprit&amp;quot;, trad. de l'allemand par Catherine Mazellier-Lajarrige et Sylvie Toscer-Angot, Genève, Labor et Fides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toscer-Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C574ECD2"/>
+    <w:nsid w:val="079FEEA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B4D7563"/>
+    <w:nsid w:val="08034492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C830EAF3"/>
+    <w:nsid w:val="6D95DE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-mazellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9930-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185096034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04449117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne-textes-et-contextes.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stange-Fayos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1110795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Knopper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Breteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozic Alain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/mutter-vater-land-pays-patrie-matrie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846810v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/ein-bisschen-ruhe-vor-dem-sturm-un-peu-de-calme-avant-la-tempete/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Eine-Schneise-Une-breche~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Waldemarwolf~.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/auteurs/m/mazellier-lajarrige-catherine/recits-de-genese-avatars-des-commencements-3641.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Draussen-tobt-die-dunkelziffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Autofahren-in-deutschland-Conduire~.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Herr-Mautz-Monsieur-M~.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#252;nbeck-Mazellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-mazellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9930-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185096034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04449117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne-textes-et-contextes.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stange-Fayos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1110795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Knopper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Breteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozic Alain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/mutter-vater-land-pays-patrie-matrie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846810v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/ein-bisschen-ruhe-vor-dem-sturm-un-peu-de-calme-avant-la-tempete/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Eine-Schneise-Une-breche~.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Waldemarwolf~.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/auteurs/m/mazellier-lajarrige-catherine/recits-de-genese-avatars-des-commencements-3641.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Draussen-tobt-die-dunkelziffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Autofahren-in-deutschland-Conduire~.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Herr-Mautz-Monsieur-M~.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#252;nbeck-Mazellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>