--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mazellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9930-4017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185096034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche/Forschungsthemen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre contemporain de langue allemande / Zeitgenössisches deutschsprachiges Theater</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Pantomime et langage du corps / Pantomime und Körpersprache</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre expressionniste / Expressionistisches Drama</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction / Übersetzung</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature et religion / Literatur und Religion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernière publication :</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la Licence LLCER Allemand et des Licences bidisciplinaires Allemand-Anglais / Histoire-Allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la section d'allemand de l'UT2J de 2012 à 2015 et de 2021 à 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil du Département des Langues étrangères</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Service d’Enseignement à Distance pour l’allemand (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue de la Commission Culture de l'UT2J</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil des Presses Universitaires du Midi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2007 et en codirection avec Antonella Capra depuis 2022</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirectrice de la série </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes - allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) avec Hilda Inderwildi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’AFAEA (Association Franco-Allemande d’Expression Artistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 pour la thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tätigkeiten / Lebenslauf</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin des Instituts für Germanistik der UT2J 2012-2015 und 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied des Fachbereichsrates der Abteilung für Fremdsprachen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied der Commission Culture (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin der Theaterreihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires du Midi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin (zusammen mit H. Inderwildi) der Reihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes – allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gründungsmitglied der Zeitschrift </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auszeichnung:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 für die Doktorarbeit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chœur et masse dans le théâtre expressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, p. 577-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘communauté de destin’ : les Républicains espagnols dans les nouvelles, le journal et les poèmes de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Allemands et Autrichiens entre France et Espagne : circulations, mobilités, transferts. Expériences et mémoires de la frontière du XVIIIe siècle à nos jours, études réunies par Hélène Leclerc et Georg Pichler, n° 85 (2023), pp.193-206. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.19344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorie und Praxis der Pantomime zwischen Frankreich und Österreich/Deutschland: Aspekte eines Kulturtransfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « douce fureur » du Beethoven de Gert Jonke dans la « sonate théâtrale » Sanftwut oder Der Ohrenmaschinist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.215-232. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/austriaca.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone comme symbole de la lutte en faveur de toutes et tous les « sans deuil » : Darja Stocker sur la notion de « génération » et l’héritage de 1968. Entretien avec Darja Stocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&amp;graphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages des cultures et des mémoires dans les arts de la scène, 6, p. 209-213. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/skenegraphie.1889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ensemble le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous un ciel muet : faust a faim. immangeable marguerite, d’Ewald Palmetshofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coulisses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Reviviscences de Faust : au théâtre, à l’opéra et sur la scène littéraire, 43, p. 23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment apprendre à traduire à l'heure de la traduction automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Fillière (LLA-Créatis), Hilda Inderwildi (ALLPH@), François Ottmann (ERRAPHIS), Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomimes fin de siècle en Autriche et en Allemagne. Textes et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12936-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de &amp;quot;génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Ulrike Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Stange-Fayos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zivilisationen und Geschichte, 9783631796559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Privatleben / Vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 19, 2016, Ulrike Syha, Privatleben / Vie privée. Traduction de Silvia Berutti-Ronelt et Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. 2015, 9782810703340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Händl Klaus, Eine Schneise / Une brèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 18, 2015, Händl Klaus, Eine Schneise / Une brèche. Traduction de Henri Christophe, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 17, 2014, Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. Appareil de notes par Jean-Paul Confais, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 16, 2014, Michel Decar, Waldemarwolf. Traduction collective dirigée par Hilda Inderwildi., Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de genèse : les avatars des commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Knopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fourtanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Texte à l’image. Appropriations du passé et engagements au présent. Littérature et arts du spectacle dans l’espace germanophone contemporain&amp;quot; (coll. Le Texte et l’Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l’image. Appropriations du passé et engagements au présent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cozic Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEGIL-Nancy, Coll. « Le texte et l’idée ». 2010, Du texte à l’image. Appropriations du passé et engagements au présent. Sous la direction d’Alain Cozic, Hilda Inderwildi, Catherine Mazellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Löhle, Genannt Gospodin / Dénommé Gospodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 12, 2010, Philipp Löhle, Genannt Gospodin / Dénommé Gospodin.Traduit par Ruth Orthmann, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Le théâtre contemporain de langue allemande. Écritures en décalage, textes réunis et présentés par Hilda Inderwildi et Catherine Mazellier, Collection De l'Allemand, Joël Bernat, Françoise Lartillot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Rinke, Café Umberto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 08, 2007, Moritz Rinke, Café Umberto.Traduction de Jean-Claude François et Hilda Inderwildi, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 06, 2006, Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.Traduction d'Emmanuel Béhague, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Richter, Unter Eis / Sous la glace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 07, 2006, Falk Richter, Unter Eis / Sous la glace.Traduction d'Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 04, 2005, Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne. Traduction de Silvia Berutti-Ronelt et Pauline Sales, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Marieluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 05, 2005, Kerstin Specht, Marieluise.Traduction de Jean-Claude François, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 03, 2004, Sibylle Berg, Herr Mautz / Monsieur M. Traduction de Silvia Berutti-Ronelt et Laurent Hatat, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du corps dans les arts du spectacle et la littérature des pays germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 346 p., 2004, Bibliothèque d'études germaniques et centre-européennes, Maurice Godé; Michel Vanoosthuyse, 2-84269-614-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre expressionniste et le sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 1994, 103906751910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser vivre les personnages&amp;quot;, interview avec Akin Emmanuel Şipal, traduction Renaud Guinaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal, "Mutter Vater Land / Pays Patrie Matrie", traduction Renaud Guinaudeau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-180, 2024, Collection Nouvelles Scènes - allemand, ISBN : 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection « Nouvelles Scènes – allemand » a 20 ans !, postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal "Mutter Vater Land / Pays Patrie Matrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.181-189., 2024, 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figurations de la résistance à la dictature : la tragédie Geiseln, de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in CANDONI Jean-François; KARGL Elisabeth; LACHENY Ingrid; LACHENY Marc (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène. Regards sur l’espace germanophone du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-198, 2023, 9782753588059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geiseln / Les Otages de Rudolf Leonhard ou la médiation empêchée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Baillet, Nicole Colin (Dir.). L’Arche Éditeur – Le théâtre à une échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 209-220, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Das Erbe der „68er Generation“ in der deutschsprachigen Gegenwartsdramatik am Beispiel von Rebekka Kricheldorf, Ulrike Syha und Darja Stocker »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Catherine Mazellier-Lajarrige, Ina Ulrike Paul, Christina Stange-Fayos (dir.), Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de « génération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 305-320, 2019, coll. « Zivilisationen und Geschichte »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tempête dans un verre d’eau : les ‘faiseurs de théâtre’ de Theresia Walser », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theresia Walser, Ein bisschen Ruhe vor dem Sturm / Un peu de calme avant la tempête, trad. H. Mauler et R. Zahnd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles Scènes - allemand, 978-2-8107-0615-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ausnahmezustand als Dauerzustand bei Kathrin Röggla »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Friedhelm Marx / Julia Schöll (Hg.), Literatur im Ausnahmezustand. Beiträge zum Werk Kathrin Rögglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, p. 291-302, 2019, 978-3-8260-6673-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinhardt et la pantomime : entre esthétique et stratégie, à l’exemple de la réception de Sumurûn en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle Silhouette (éd./Hrsg.) avec la collaboration de / in Zusammenarbeit mit Jean-Louis Besson; Ségolène Le Men; Peter W. Marx et/und Clara Royer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la technique à la conquête de l’espace. Kunst und Technik zur Eroberung des Raumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos Sprichwortbrauerei/Expressions à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 17, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances de l’humain&amp;quot;, préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Händl Klaus, "Eine Schneise / Une brèche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-20, 2015, Collection bilingue « nouvelles scènes allemand »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas si facilement laissé en plan par son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 16, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2014, Nouvelles Scènes - allemand, collection bilingue, 978-2-8107-0297-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer le théâtre contemporain en langue étrangère : Universcènes à l’université de Toulouse-Le Mirail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre universitaire. Pratiques et expériences. Robert Germay et Philippe Poirrier (Éd.). Collection « U-Culture(s) ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Das wortlose Spiel’: Pantomime um 1900 am Beispiel der Zusammenarbeit zwischen Hugo von Hofmannsthal und Grete Wiesenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Wellnitz (Hrg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Spiel in der Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank und Timme, pp.133-146, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de Création dans L’Histoire du Docteur Faust (1587) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MAZELLIER-LAJARRIGE Catherine, BRETEAU Jean-Louis, FOURTANIER Marie-José, KNOPPER Françoise (éds.), Récits de genèse : les avatars des commencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-258, 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nostalgie de la transparence. La pantomime dans l’Autriche fin-de-siècle (Richard Beer-Hofmann, Hugo von Hofmannsthal et Arthur Schnitzler) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Rykner (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pantomime et théâtre du corps. Transparence et opacité du hors-texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 129-147, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire le 11 septembre : Elfriede Jelinek et Kathrin Röggla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilda Inderwildi; Catherine Mazellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2008, De l'Allemand, 978-2-296-05815-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre de la classe moyenne bouge encore. Le théâtre néo-documentaire de Kathrin Röggla. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathrin Röggla, draußen tobt die dunkelziffer / dehors peste le chiffre noir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis que les hommes ne chassent plus le mammouth. Ulrike Syha et la quête du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 04, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2005, 2-85816-787-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort, mode d'emploi ou les anti-héros de Mme Berg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 03, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de Kerstin Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grünbeck-Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUV 1, , pp.9-19, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview mit Akın Şipal : „Diese Figuren von der Leine lassen“: Akın Emanuel Şipal zu seinem Stück &amp;quot;Mutter Vater Land&amp;quot;, Eurodram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire : les archives littéraires et personnelles d’Ilse Aichinger (1921-2016) et le défi de la transmission.&amp;quot;Discutante : Catherine Mazellier-Lajarrige (Université Toulouse II Jean-Jaurès). Communication dans le cadre du séminaire &amp;quot;Archives et pratiques créatives&amp;quot; organisé par l'EA DIRE (Coordinatrice : Anne-Cécile Koenig Le Ribeuz).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Becker, Jaroslav Rudiš, Lost in Praha, traduction sous la direction d’Hélène Leclerc et Catherine Mazellier-Lajarrige, Toulouse, PUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu aux barbelés. Textes de Rudolf Leonhard traduits, présentés et annotés, Le Pérégrinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, &amp;quot;Sexe service&amp;quot; [théâtre], in &amp;quot;Goal ! Foot en scène&amp;quot;, coordonné par Agnès Surbezy, PUM (coll. Nouvelles Scènes - Linguae), p. 127-161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Döblin, &amp;quot;Pantomime&amp;quot;, traduction de l'allemand et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">das blaue gold / l’or bleu, texte original et traduction Georgia Doll, avec la collaboration de Hilda Inderwildi, Catherine Mazellier et Audrey Tarpinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Rezzori, &amp;quot;Une hermine à Tchernopol&amp;quot;, Paris, Éd. de l’Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Palmetshofer, faust hat hunger und verschluckt sich an einer grete / faust a faim. immangeable marguerite .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heckmanns, &amp;quot;Wörter und Körper / Accords perdus&amp;quot;, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Drewermann, Neigeblanche et Roserouge : interprétation psychanalytique, trad. de l'allemand par Catherine Mazellier-Grünbeck, Paris, Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter J. Hollenweger. &amp;quot;L'expérience de l'esprit&amp;quot;, trad. de l'allemand par Catherine Mazellier-Lajarrige et Sylvie Toscer-Angot, Genève, Labor et Fides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toscer-Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Mazellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-mazellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9930-4017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185096034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche/Forschungsthemen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre contemporain de langue allemande / Zeitgenössisches deutschsprachiges Theater</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Pantomime et langage du corps / Pantomime und Körpersprache</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Théâtre expressionniste / Expressionistisches Drama</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Traduction / Übersetzung</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Littérature et religion / Literatur und Religion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernière publication :</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable de la Licence LLCER Allemand et des Licences bidisciplinaires Allemand-Anglais / Histoire-Allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la section d'allemand de l'UT2J de 2012 à 2015 et de 2021 à 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil du Département des Langues étrangères</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Service d’Enseignement à Distance pour l’allemand (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue de la Commission Culture de l'UT2J</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil des Presses Universitaires du Midi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2007 et en codirection avec Antonella Capra depuis 2022</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirectrice de la série </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes - allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) avec Hilda Inderwildi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l’AFAEA (Association Franco-Allemande d’Expression Artistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 pour la thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tätigkeiten / Lebenslauf</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin des Instituts für Germanistik der UT2J 2012-2015 und 2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied des Fachbereichsrates der Abteilung für Fremdsprachen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mitglied der Commission Culture (UT2J)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin der Theaterreihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses Universitaires du Midi)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leiterin (zusammen mit H. Inderwildi) der Reihe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Scènes – allemand</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gründungsmitglied der Zeitschrift </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&graphie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auszeichnung:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix Strasbourg 1995 für die Doktorarbeit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chœur et masse dans le théâtre expressionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, p. 577-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une ‘communauté de destin’ : les Républicains espagnols dans les nouvelles, le journal et les poèmes de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Allemands et Autrichiens entre France et Espagne : circulations, mobilités, transferts. Expériences et mémoires de la frontière du XVIIIe siècle à nos jours, études réunies par Hélène Leclerc et Georg Pichler, n° 85 (2023), pp.193-206. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ceg.19344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorie und Praxis der Pantomime zwischen Frankreich und Österreich/Deutschland: Aspekte eines Kulturtransfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Litterarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oli.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « douce fureur » du Beethoven de Gert Jonke dans la « sonate théâtrale » Sanftwut oder Der Ohrenmaschinist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.215-232. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/austriaca.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone comme symbole de la lutte en faveur de toutes et tous les « sans deuil » : Darja Stocker sur la notion de « génération » et l’héritage de 1968. Entretien avec Darja Stocker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skén&amp;graphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages des cultures et des mémoires dans les arts de la scène, 6, p. 209-213. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/skenegraphie.1889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire ensemble le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous un ciel muet : faust a faim. immangeable marguerite, d’Ewald Palmetshofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coulisses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Reviviscences de Faust : au théâtre, à l’opéra et sur la scène littéraire, 43, p. 23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment apprendre à traduire à l'heure de la traduction automatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’apprend-on quand on apprend à traduire ? Dialectique et didactique de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Fillière (LLA-Créatis), Hilda Inderwildi (ALLPH@), François Ottmann (ERRAPHIS), Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantomimes fin de siècle en Autriche et en Allemagne. Textes et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12936-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de &amp;quot;génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Ulrike Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Stange-Fayos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zivilisationen und Geschichte, 9783631796559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Privatleben / Vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 19, 2016, Ulrike Syha, Privatleben / Vie privée. Traduction de Silvia Berutti-Ronelt et Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de la version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. 2015, 9782810703340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Händl Klaus, Eine Schneise / Une brèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 18, 2015, Händl Klaus, Eine Schneise / Une brèche. Traduction de Henri Christophe, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 17, 2014, Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. Appareil de notes par Jean-Paul Confais, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 16, 2014, Michel Decar, Waldemarwolf. Traduction collective dirigée par Hilda Inderwildi., Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de genèse : les avatars des commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Knopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Fourtanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Texte à l’image. Appropriations du passé et engagements au présent. Littérature et arts du spectacle dans l’espace germanophone contemporain&amp;quot; (coll. Le Texte et l’Idée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte à l’image. Appropriations du passé et engagements au présent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cozic Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEGIL-Nancy, Coll. « Le texte et l’idée ». 2010, Du texte à l’image. Appropriations du passé et engagements au présent. Sous la direction d’Alain Cozic, Hilda Inderwildi, Catherine Mazellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Löhle, Genannt Gospodin / Dénommé Gospodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 12, 2010, Philipp Löhle, Genannt Gospodin / Dénommé Gospodin.Traduit par Ruth Orthmann, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2008, Le théâtre contemporain de langue allemande. Écritures en décalage, textes réunis et présentés par Hilda Inderwildi et Catherine Mazellier, Collection De l'Allemand, Joël Bernat, Françoise Lartillot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Rinke, Café Umberto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 08, 2007, Moritz Rinke, Café Umberto.Traduction de Jean-Claude François et Hilda Inderwildi, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 06, 2006, Rebekka Kricheldorf, Die Ballade vom Nadelbaumkiller / La ballade du tueur de conifères.Traduction d'Emmanuel Béhague, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Richter, Unter Eis / Sous la glace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 07, 2006, Falk Richter, Unter Eis / Sous la glace.Traduction d'Anne Monfort, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Marieluise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 05, 2005, Kerstin Specht, Marieluise.Traduction de Jean-Claude François, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 04, 2005, Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne. Traduction de Silvia Berutti-Ronelt et Pauline Sales, Collection nouvelles scènes allemand, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. , NOUG 03, 2004, Sibylle Berg, Herr Mautz / Monsieur M. Traduction de Silvia Berutti-Ronelt et Laurent Hatat, Hilda Inderwildi, Catherine Mazellier-Lajarrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du corps dans les arts du spectacle et la littérature des pays germaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 346 p., 2004, Bibliothèque d'études germaniques et centre-européennes, Maurice Godé; Michel Vanoosthuyse, 2-84269-614-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre expressionniste et le sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 1994, 103906751910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix dans la pièce radiophonique &amp;quot;Lost in Praha&amp;quot; : une partition reliant les espaces et les temporalités, postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Becker, Jaroslav Rudiš, Lost in Praha, traduction sous la direction d’Hélène Leclerc et Catherine Mazellier-Lajarrige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, p. 139-147, 2026, 978-2-8107-1360-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05635544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser vivre les personnages&amp;quot;, interview avec Akin Emmanuel Şipal, traduction Renaud Guinaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal, "Mutter Vater Land / Pays Patrie Matrie", traduction Renaud Guinaudeau.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 175-180, 2024, Collection Nouvelles Scènes - allemand, ISBN : 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection « Nouvelles Scènes – allemand » a 20 ans !, postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akin Emmanuel Şipal "Mutter Vater Land / Pays Patrie Matrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.181-189., 2024, 978-2-8107-1274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figurations de la résistance à la dictature : la tragédie Geiseln, de Rudolf Leonhard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in CANDONI Jean-François; KARGL Elisabeth; LACHENY Ingrid; LACHENY Marc (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène. Regards sur l’espace germanophone du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-198, 2023, 9782753588059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geiseln / Les Otages de Rudolf Leonhard ou la médiation empêchée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florence Baillet, Nicole Colin (Dir.). L’Arche Éditeur – Le théâtre à une échelle transnationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 209-220, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ausnahmezustand als Dauerzustand bei Kathrin Röggla »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Friedhelm Marx / Julia Schöll (Hg.), Literatur im Ausnahmezustand. Beiträge zum Werk Kathrin Rögglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen &amp; Neumann, p. 291-302, 2019, 978-3-8260-6673-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tempête dans un verre d’eau : les ‘faiseurs de théâtre’ de Theresia Walser », préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theresia Walser, Ein bisschen Ruhe vor dem Sturm / Un peu de calme avant la tempête, trad. H. Mauler et R. Zahnd</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles Scènes - allemand, 978-2-8107-0615-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Das Erbe der „68er Generation“ in der deutschsprachigen Gegenwartsdramatik am Beispiel von Rebekka Kricheldorf, Ulrike Syha und Darja Stocker »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Catherine Mazellier-Lajarrige, Ina Ulrike Paul, Christina Stange-Fayos (dir.), Geschichte ordnen. Interdisziplinäre Fallstudien zum Begriff „Generation“ / L’Histoire mise en ordre. Études de cas interdisciplinaires sur la notion de « génération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 305-320, 2019, coll. « Zivilisationen und Geschichte »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinhardt et la pantomime : entre esthétique et stratégie, à l’exemple de la réception de Sumurûn en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle Silhouette (éd./Hrsg.) avec la collaboration de / in Zusammenarbeit mit Jean-Louis Besson; Ségolène Le Men; Peter W. Marx et/und Clara Royer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la technique à la conquête de l’espace. Kunst und Technik zur Eroberung des Raumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissonances de l’humain&amp;quot;, préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Händl Klaus, "Eine Schneise / Une brèche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-20, 2015, Collection bilingue « nouvelles scènes allemand »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos Sprichwortbrauerei/Expressions à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agnès Arnaud, Hugues Dangréaux, Bettina Kühlke, Sprichwortbrauerei / Expressions à la pression. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 17, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On n’est pas si facilement laissé en plan par son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Decar, Waldemarwolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 16, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2014, Nouvelles Scènes - allemand, collection bilingue, 978-2-8107-0297-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer le théâtre contemporain en langue étrangère : Universcènes à l’université de Toulouse-Le Mirail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre universitaire. Pratiques et expériences. Robert Germay et Philippe Poirrier (Éd.). Collection « U-Culture(s) ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Das wortlose Spiel’: Pantomime um 1900 am Beispiel der Zusammenarbeit zwischen Hugo von Hofmannsthal und Grete Wiesenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Wellnitz (Hrg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Spiel in der Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank und Timme, pp.133-146, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de Création dans L’Histoire du Docteur Faust (1587) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MAZELLIER-LAJARRIGE Catherine, BRETEAU Jean-Louis, FOURTANIER Marie-José, KNOPPER Françoise (éds.), Récits de genèse : les avatars des commencements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-258, 2012, 978-2-86781-802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anja Hilling, Schwarzes Tier Traurigkeit / Tristesse animal noir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La nostalgie de la transparence. La pantomime dans l’Autriche fin-de-siècle (Richard Beer-Hofmann, Hugo von Hofmannsthal et Arthur Schnitzler) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Rykner (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pantomime et théâtre du corps. Transparence et opacité du hors-texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 129-147, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relire le 11 septembre : Elfriede Jelinek et Kathrin Röggla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilda Inderwildi; Catherine Mazellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre contemporain de langue allemande. Écritures en décalage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-54, 2008, De l'Allemand, 978-2-296-05815-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadavre de la classe moyenne bouge encore. Le théâtre néo-documentaire de Kathrin Röggla. Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathrin Röggla, draußen tobt die dunkelziffer / dehors peste le chiffre noir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis que les hommes ne chassent plus le mammouth. Ulrike Syha et la quête du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Syha, Autofahren in Deutschland / Conduire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 04, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2005, 2-85816-787-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort, mode d'emploi ou les anti-héros de Mme Berg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibylle Berg, Herr Mautz / Monsieur M. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUG 03, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impertinences de Kerstin Specht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grünbeck-Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coédition PUM / Théâtre de La Digue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOUV 1, , pp.9-19, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview mit Akın Şipal : „Diese Figuren von der Leine lassen“: Akın Emanuel Şipal zu seinem Stück &amp;quot;Mutter Vater Land&amp;quot;, Eurodram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire : les archives littéraires et personnelles d’Ilse Aichinger (1921-2016) et le défi de la transmission.&amp;quot;Discutante : Catherine Mazellier-Lajarrige (Université Toulouse II Jean-Jaurès). Communication dans le cadre du séminaire &amp;quot;Archives et pratiques créatives&amp;quot; organisé par l'EA DIRE (Coordinatrice : Anne-Cécile Koenig Le Ribeuz).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Becker, Jaroslav Rudiš, Lost in Praha, traduction sous la direction d’Hélène Leclerc et Catherine Mazellier-Lajarrige, Toulouse, PUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Feu aux barbelés. Textes de Rudolf Leonhard traduits, présentés et annotés, Le Pérégrinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Kricheldorf, &amp;quot;Sexe service&amp;quot; [théâtre], in &amp;quot;Goal ! Foot en scène&amp;quot;, coordonné par Agnès Surbezy, PUM (coll. Nouvelles Scènes - Linguae), p. 127-161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Döblin, &amp;quot;Pantomime&amp;quot;, traduction de l'allemand et introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">das blaue gold / l’or bleu, texte original et traduction Georgia Doll, avec la collaboration de Hilda Inderwildi, Catherine Mazellier et Audrey Tarpinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Rezzori, &amp;quot;Une hermine à Tchernopol&amp;quot;, Paris, Éd. de l’Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mazellier-Lajarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lajarrige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Palmetshofer, faust hat hunger und verschluckt sich an einer grete / faust a faim. immangeable marguerite .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heckmanns, &amp;quot;Wörter und Körper / Accords perdus&amp;quot;, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Specht, Königinnendramen / Trois Reines, PUM/Théâtre de la Digue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Inderwildi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Drewermann, Neigeblanche et Roserouge : interprétation psychanalytique, trad. de l'allemand par Catherine Mazellier-Grünbeck, Paris, Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter J. Hollenweger. &amp;quot;L'expérience de l'esprit&amp;quot;, trad. de l'allemand par Catherine Mazellier-Lajarrige et Sylvie Toscer-Angot, Genève, Labor et Fides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazellier-Lajarrige Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toscer-Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="079FEEA5"/>
+    <w:nsid w:val="32C40595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08034492"/>
+    <w:nsid w:val="F0DA0E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D95DE24"/>
+    <w:nsid w:val="8711F7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-mazellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9930-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185096034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04449117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne-textes-et-contextes.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stange-Fayos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1110795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Knopper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Breteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozic Alain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/mutter-vater-land-pays-patrie-matrie/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846810v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/ein-bisschen-ruhe-vor-dem-sturm-un-peu-de-calme-avant-la-tempete/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Eine-Schneise-Une-breche~.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Waldemarwolf~.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/auteurs/m/mazellier-lajarrige-catherine/recits-de-genese-avatars-des-commencements-3641.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Draussen-tobt-die-dunkelziffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Autofahren-in-deutschland-Conduire~.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Herr-Mautz-Monsieur-M~.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#252;nbeck-Mazellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-mazellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9930-4017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185096034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creg.univ-tlse2.fr/accueil/parutions/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/cat%C3%A9gories/collections/nouvelles-scenes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.19344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oli.12423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04266096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.5218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Capra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04449117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/pantomimes-fin-de-siecle-en-autriche-et-en-allemagne-textes-et-contextes.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stange-Fayos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1110795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Inderwildi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Knopper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Breteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fourtanier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cozic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozic Alain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05635544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/mutter-vater-land-pays-patrie-matrie/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/ein-bisschen-ruhe-vor-dem-sturm-un-peu-de-calme-avant-la-tempete/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Eine-Schneise-Une-breche~.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Waldemarwolf~.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/auteurs/m/mazellier-lajarrige-catherine/recits-de-genese-avatars-des-commencements-3641.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=26284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Draussen-tobt-die-dunkelziffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Autofahren-in-deutschland-Conduire~.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Herr-Mautz-Monsieur-M~.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#252;nbeck-Mazellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toscer-Angot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>