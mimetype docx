--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -3369,50 +3369,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pierre Puvis de Chavannes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelle Gally. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bonheur. Dictionnaire historique et critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS édition, pp.101-103, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gispert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3421,130 +3494,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6-28, https://hicsa.pantheonsorbonne.fr/sites/default/files/2023-08/livre_meneux_03bis.pdf, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830862v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des &amp;quot;symbolistes&amp;quot; aux &amp;quot;nabis&amp;quot;. Le rôle fondateur du Talisman »</w:t>
               </w:r>
@@ -3885,173 +3885,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Une vie est une œuvre d’art&amp;quot;. Clemenceau et Eugène Carrière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak; Matthieu Séguéla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clemenceau et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CVRH, pp.59-74, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La critique d’art »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Poirrier; Bertrand Tillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux confins des arts et de la culture. Approches thématiques et transversales XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-140, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830966v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La section métropolitaine des Beaux-Arts à l’exposition internationale de Hanoï en 1902-1903 »</w:t>
               </w:r>
@@ -4392,195 +4392,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction » ; « L’art social, de la Révolution à la Grande Guerre : esquisse d’un parcours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Méneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Mcwilliam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art social de la Révolution à la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes, Presses universitaires de Rennes/INHA, pp.9-14 ; 15-40, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roger Marx et l'institutionnalisation d'un art social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neil McWilliam; Catherine Méneux; Julie Ramos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art social de la Révolution à la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.323-342, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080218v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04782019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -4728,173 +4728,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Léon Rosenthal et l’art social »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Méneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Chambarlhac; Thierry Hohl; Bertrand Tillier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Léon Rosenthal 1870-1932. Militant, critique et historien de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Hermann, pp.121-132, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une des âmes &amp;quot;les plus blanches que j’ai connues&amp;quot; : Clemenceau par Eugène Carrière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Rionnet; Christophe Vital. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cat. exp. Clemenceau et les artistes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.214-217, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778871v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04778857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’artisan sculpteur à l’artiste artisan : Rodin de 1877 à 1887</w:t>
               </w:r>
@@ -6883,51 +6883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60129252"/>
+    <w:nsid w:val="055B8822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7114,51 +7114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-meneux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7370-5015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazerouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcwilliam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.4825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;-Deconchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas-Henri Zmelty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02338322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Froissart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02338326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02338317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04784409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04784439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-meneux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7370-5015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazerouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Metz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Mcwilliam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.4825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;-Deconchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nerlich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pernoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas-Henri Zmelty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830994v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02338322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Froissart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02338326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02338317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04784409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04784439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>