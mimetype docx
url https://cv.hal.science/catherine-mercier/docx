--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,4663 +351,4797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and Executive Disorders in Neurofibromatosis 1: Comparison Between NF1 With ADHD Symptomatology (NF1 + ADHD) and ADHD Per Se</w:t>
+                <w:t xml:space="preserve">The effects of body position and actual execution on motor imagery of locomotor tasks in people with a lower-limb amputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lion-François</w:t>
+                <w:t xml:space="preserve">Arnaud Saimpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vania Herbillon</w:t>
+                <w:t xml:space="preserve">Francine Malouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Peyric</w:t>
+                <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gérard</w:t>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of attention disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (13), pp.1807-1823. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1087054717707579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93240-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939360v1</w:t>
+                <w:t xml:space="preserve">hal-05587535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to cysteamine in nephropathic cystinosis: A unique electronic monitoring experience for a better understanding. A prospective cohort study: CrYSTobs</w:t>
+                <w:t xml:space="preserve">Attention and Executive Disorders in Neurofibromatosis 1: Comparison Between NF1 With ADHD Symptomatology (NF1 + ADHD) and ADHD Per Se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Gaillard</w:t>
+                <w:t xml:space="preserve">Laurence Lion-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Deschênes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Morin</w:t>
+                <w:t xml:space="preserve">Daniel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00467-020-04722-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of attention disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (13), pp.1807-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087054717707579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271204v1</w:t>
+                <w:t xml:space="preserve">hal-03939360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker validation: application to selected reaction monitoring-mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adherence to cysteamine in nephropathic cystinosis: A unique electronic monitoring experience for a better understanding. A prospective cohort study: CrYSTobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amna Klich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gerfault</w:t>
+                <w:t xml:space="preserve">Sandrine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grangeat</w:t>
+                <w:t xml:space="preserve">Georges Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beaulieu</w:t>
+                <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.73. </w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.581-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2075-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00467-020-04722-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531646v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methotrexate Versus Cyclosporine in Adults with Moderate-to-Severe Atopic Dermatitis: A Phase III Randomized Noninferiority Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker discovery. Application to MALDI-TOF mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Goujon</w:t>
+                <w:t xml:space="preserve">Amna Klich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Viguier</w:t>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
+                <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillet</w:t>
+                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.007⟩</w:t>
+              <w:t xml:space="preserve">Biometrical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bimj.201600198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285502v1</w:t>
+                <w:t xml:space="preserve">cea-01683000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker discovery. Application to MALDI-TOF mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amna Klich</w:t>
+                <w:t xml:space="preserve">Methotrexate Versus Cyclosporine in Adults with Moderate-to-Severe Atopic Dermatitis: A Phase III Randomized Noninferiority Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+                <w:t xml:space="preserve">Manuelle Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Picaud</w:t>
+                <w:t xml:space="preserve">Delphine Staumont-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bimj.201600198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.562-569.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01683000v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double-blind placebo-controlled randomised trial of omega-3 supplementation in children with moderate ADHD symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Ginhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.377-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00787-017-1058-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear MALDI-ToF simultaneous spectrum deconvolution and baseline removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-018-2116-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01917788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorinostat and Mithramycin A in combination therapy as an interesting strategy for the treatment of Sézary T lymphoma: a transcriptomic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ragheb</w:t>
+                <w:t xml:space="preserve">Variance component analysis to assess protein quantification in biomarker validation: application to selected reaction monitoring-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Klich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Venton</w:t>
+                <w:t xml:space="preserve">Laurent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chelbi</w:t>
+                <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Le Treut</w:t>
+                <w:t xml:space="preserve">Corinne Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00403-017-1761-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2075-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595894v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodal transcranial direct current stimulation enhances the effects of motor imagery training in a finger tapping task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vorinostat and Mithramycin A in combination therapy as an interesting strategy for the treatment of Sézary T lymphoma: a transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saimpont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
+                <w:t xml:space="preserve">G. Venton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Malouin</w:t>
+                <w:t xml:space="preserve">R. Chelbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">N. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Collet</w:t>
+                <w:t xml:space="preserve">T. Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (1), pp.113 - 119. </w:t>
+              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309 (8), pp.611-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.13122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00403-017-1761-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01738501v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHD in childhood epilepsy: Clinical determinants of severity and of the response to methylphenidate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anodal transcranial direct current stimulation enhances the effects of motor imagery training in a finger tapping task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saimpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Malouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rheims</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Napuri</w:t>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13420⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.113 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049889v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Version of Conners Parent Rating Scale Revised, Short Version: Factorial Structure and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.236-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0706743716635549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial validation of a French version of the ADHD-rating scale IV on a French population of children with ADHD and epilepsy. Factorial structure, reliability, and responsiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrouz Kassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arzimanoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of naloxone in reducing postictal central respiratory dysfunction in patients with epilepsy: study protocol for a double- blind, randomized, placebo-controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+                <w:t xml:space="preserve">ADHD in childhood epilepsy: Clinical determinants of severity and of the response to methylphenidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Valton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">S. Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navarro</w:t>
+                <w:t xml:space="preserve">S. Napuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.529. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.1069-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-016-1653-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.13420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404985v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal toxicity after administration of azacytidine:implication of the cytidine deaminase-deficiency syndrome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of naloxone in reducing postictal central respiratory dysfunction in patients with epilepsy: study protocol for a double- blind, randomized, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanciullino R</w:t>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercier C</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fina F</w:t>
+                <w:t xml:space="preserve">Vincent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FPC.0000000000000139⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-016-1653-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480111v1</w:t>
+                <w:t xml:space="preserve">hal-01404985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin and yang of cytidine deaminase roles in clinical response to azacitidine in the elderly: a pharmacogenetics tale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Lethal toxicity after administration of azacytidine:implication of the cytidine deaminase-deficiency syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanciullino R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdjebi C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venton G</w:t>
+                <w:t xml:space="preserve">Berda Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colle J</w:t>
+                <w:t xml:space="preserve">Fina F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (17), pp.1907-12. </w:t>
+              <w:t xml:space="preserve">Pharmacogenetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.317-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/pgs.15.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FPC.0000000000000139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480104v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation and sepsis as part of hematopoietic stem cell transplantation: a transcriptomic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yin and yang of cytidine deaminase roles in clinical response to azacitidine in the elderly: a pharmacogenetics tale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanciullino R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdjebi C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Labiad</w:t>
+                <w:t xml:space="preserve">Venton G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Colle</w:t>
+                <w:t xml:space="preserve">Colle J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (17), pp.1907-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.15.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595899v1</w:t>
+                <w:t xml:space="preserve">hal-01480104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of methylphenidate on neurofibromatosis type 1: a randomised, double-blind, placebo-controlled, crossover trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lion-François</w:t>
+                <w:t xml:space="preserve">Inflammation and sepsis as part of hematopoietic stem cell transplantation: a transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Labiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gueyffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vania Herbillon</w:t>
+                <w:t xml:space="preserve">I. Vadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.S418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334644v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique : culture matérielle et indices chronologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Maufras</w:t>
+                <w:t xml:space="preserve">The effect of methylphenidate on neurofibromatosis type 1: a randomised, double-blind, placebo-controlled, crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lion-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-014-0142-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740817v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a home-based intervention programme on the physical activity level and functional ability of older people using domestic services: A randomised study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, pp.370--377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12603-011-0352-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the early reduction of cyclosporine on renal function in heart transplant patients: a French randomised controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1745-6215-13-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00769687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple calvarial lytic lesions : a differential diagnosis from Early Medieval France (5th to 7th c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bauduer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryelle Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oa.2256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Histologic assessment of treatment effect of preoperative chemoradiation in patients presenting with resectable pancreatic adenocarcinoma].</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Partensky</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique : culture matérielle et indices chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, p. 189-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850121v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Hormone to Improve Short Bowel Syndrome Intestinal Autonomy : A Pediatric Randomized Open-Label Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Loras-Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Restier-Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guimber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehospital high-dose tirofiban in patients undergoing primary percutaneous intervention. The AGIR-2 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Histologic assessment of treatment effect of preoperative chemoradiation in patients presenting with resectable pancreatic adenocarcinoma].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Scodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. El Khoury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Capel</w:t>
+                <w:t xml:space="preserve">P.-J. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2010.04.005⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2010.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304752v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-model of ANOVA for measurement reproducibility in proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prehospital high-dose tirofiban in patients undergoing primary percutaneous intervention. The AGIR-2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-Y. Dubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Truntzer</w:t>
+                <w:t xml:space="preserve">G. Debaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pecqueur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+                <w:t xml:space="preserve">O. Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.005⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (5), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00428385v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent human sexual dimorphism study using cephalometric plots on lateral teleradiography and discriminant function analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-model of ANOVA for measurement reproducibility in proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Veyre-Goulet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2008.00759.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (6), pp.639-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336314v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length of pushing efforts: pushing is not playing. Reply to the article of C. Le Ray and F. Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Schaal</w:t>
+                <w:t xml:space="preserve">M. Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dreyfus</w:t>
+                <w:t xml:space="preserve">F. Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bretelle</w:t>
+                <w:t xml:space="preserve">B. Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (7), pp.715-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2008.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathological Response to Preoperative Chemoradiation for Resectable Pancreatic Adenocarcinoma: the French phase IIFFCD 9704-SFRO trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Partensky</w:t>
+                <w:t xml:space="preserve">Recent human sexual dimorphism study using cephalometric plots on lateral teleradiography and discriminant function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Veyre-Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-J. Valette</w:t>
+                <w:t xml:space="preserve">O. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ychou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (6), pp.545-552. </w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.786-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/COC.0b013e318172d5c5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2008.00759.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307290v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of data structure in comparing two dimension reduction methods for classification of microarray gene expression data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
+                <w:t xml:space="preserve">Histopathological Response to Preoperative Chemoradiation for Resectable Pancreatic Adenocarcinoma: the French phase IIFFCD 9704-SFRO trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Scodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mornex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Esteve</w:t>
+                <w:t xml:space="preserve">P-J. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gautier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ychou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.90. </w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.545-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/COC.0b013e318172d5c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434859v1</w:t>
+                <w:t xml:space="preserve">hal-02307290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools to measure discrepancy between prescribing practices and guideline recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of data structure in comparing two dimension reduction methods for classification of microarray gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boissel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaume Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Nony</w:t>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434748v1</w:t>
+                <w:t xml:space="preserve">hal-00434859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase II trial of temozolomide and cisplatin followed by whole brain radiotherapy in non-small-cell lung cancer patients with brain metastases: a GLOT-GFPC study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.B. Cortot</w:t>
+                <w:t xml:space="preserve">New tools to measure discrepancy between prescribing practices and guideline recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Geriniere</w:t>
+                <w:t xml:space="preserve">J.-P. Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iwaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Robinet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Nony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.1412-1417</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.639-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427920v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure non-consistency of medical practices with available evidence in therapeutics: a methodological framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nony</w:t>
+                <w:t xml:space="preserve">Phase II trial of temozolomide and cisplatin followed by whole brain radiotherapy in non-small-cell lung cancer patients with brain metastases: a GLOT-GFPC study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Cortot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geriniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Amsallem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaume Esteve</w:t>
+                <w:t xml:space="preserve">G. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
+                <w:t xml:space="preserve">J.L. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19, pp.591-596</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.1412-1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427711v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de métastases hépatiques du cancer colorectal sous chimiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Beziat</w:t>
+                <w:t xml:space="preserve">How to measure non-consistency of medical practices with available evidence in therapeutics: a methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilleul</w:t>
+                <w:t xml:space="preserve">E. Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yzebe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.J. Valette</w:t>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 85, pp.307-311</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427537v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cardiac performance in triploid brown trout at two acclimation temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de métastases hépatiques du cancer colorectal sous chimiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mercier</w:t>
+                <w:t xml:space="preserve">D. Yzebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercier C.</w:t>
+                <w:t xml:space="preserve">C. Lombard-Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelsson M.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Claireaux</w:t>
+                <w:t xml:space="preserve">P.J. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.307-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403891v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vitro cardiac performance in triploid brown trout at two acclimation temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelsson M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imbert N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Claireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60 (1), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jfbi.2001.1815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude de la céramique médiévale (VIIe-XIIe siècles) de Saint-Gilles-le-Vieux (Aimargues, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 14, pp.1-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.1996.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5017,534 +5151,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional identification of sirens and warnings in a simulated driving task: Comparison of two loudspeaker technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Guelvouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Human Aspects of Transportation. Advances in Intelligent Systems and Computing,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Walt Disney World®, Florida, United States. pp.787-797, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41682-3_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABLE SELECTION FOR NOISY DATA APPLIED IN PROTEOMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRM protein quantification and serum sample classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Szacherski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st conference of the American Society of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence entre l’analyse biostatistique et les méthodes d’inversion hiérarchique bayésienne pour la recherche et la validation de biomarqueurs par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24° Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM (Société Française du génie biologique et médical), Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03996401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5554,161 +5688,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité à mobiliser le mécanisme de développement propre (MDP) pour la gestion de l'arbre dans le Nord et l'Extrême-Nord du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ENGREF. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5855,51 +5989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theberge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mass&#233;-Alarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1180816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054717707579" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Desch&#234;nes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04722-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerfault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2075-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Viguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01683000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600198" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Ginhoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1058-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01917788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2116-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragheb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chelbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Treut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-017-1761-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saimpont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Malouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13122" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ3JQW3R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rheims" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villeneuve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Napuri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13420" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716635549" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzimanoglou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1653-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01480111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino R" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdjebi C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berda Y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fina F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0000000000000139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01480104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venton G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colle J" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labiad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vadim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farnault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0142-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0352-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boissonnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-13-231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2256" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/264768CF3F0F5CEACF6109BF091DF643936595EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Scodan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornex" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Partensky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Valette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.06.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SNL0N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loras-Duclaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier-Miron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2010.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Truntzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pecqueur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Gimeno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9765KR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Veyre-Goulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2008.00759.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schaal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreyfus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.08.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Valette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ychou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0b013e318172d5c5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-90" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427920v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Cortot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geriniere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Breton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amsallem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beziat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yzebe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard-Bohas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Valette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02403891v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mercier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier C." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelsson M." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert N." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfbi.2001.1815" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;gard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Guelvouit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strachan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolzmacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41682-3_65" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dridi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giremus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Giovannelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szacherski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soengas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taurines" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Desmons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Theberge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mass&#233;-Alarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1180816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saimpont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Malouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93240-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Herbillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054717707579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Desch&#234;nes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00467-020-04722-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01683000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Klich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201600198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Viguier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Staumont-Sall&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.07.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Ginhoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1058-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01917788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2116-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerfault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beaulieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2075-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragheb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chelbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Treut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-017-1761-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ3JQW3R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fumeaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716635549" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzimanoglou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02049889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rheims" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villeneuve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Napuri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1653-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01480111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino R" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdjebi C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berda Y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fina F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FPC.0000000000000139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01480104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venton G" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colle J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.15.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Labiad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vadim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farnault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01334644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-014-0142-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297348v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0352-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boissonnat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-13-231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2256" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/264768CF3F0F5CEACF6109BF091DF643936595EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698410v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loras-Duclaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Restier-Miron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850121v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Scodan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mornex" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Partensky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Valette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.06.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SNL0N3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khoury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debaty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Capel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2010.04.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Truntzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pecqueur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Gimeno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9765KR9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schaal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreyfus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Veyre-Goulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2008.00759.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Valette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ychou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COC.0b013e318172d5c5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-90" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434748v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Cortot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geriniere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Breton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amsallem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beziat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yzebe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard-Bohas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Valette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02403891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mercier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier C." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelsson M." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert N." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Claireaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfbi.2001.1815" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1293" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;gard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Guelvouit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strachan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolzmacher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41682-3_65" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dridi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giremus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Giovannelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szacherski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mah&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466590v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soengas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taurines" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>