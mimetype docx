--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1036,234 +1036,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de recherche de Roland Paskoff: un géomorphologue au service d'une gestion raisonnée des littoraux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d'aide à la décision: évaluation de la vulnérabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère Meeddm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEEDDM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roland Paskoff et les littoraux: regards de chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.303-320, 2010, Milieux naturels et sociétés - Approches géographiques</w:t>
+              <w:t xml:space="preserve">La gestion du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Quae, pp.94-97, 2010, Savoir faire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00547731v1</w:t>
+                <w:t xml:space="preserve">halshs-00492148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'aide à la décision: évaluation de la vulnérabilité.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vincent</w:t>
+                <w:t xml:space="preserve">Pratiques de recherche de Roland Paskoff: un géomorphologue au service d'une gestion raisonnée des littoraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Arnold</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Clus-Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Quae, pp.94-97, 2010, Savoir faire</w:t>
+              <w:t xml:space="preserve">Roland Paskoff et les littoraux: regards de chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.303-320, 2010, Milieux naturels et sociétés - Approches géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492148v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t>
               </w:r>
@@ -1368,324 +1368,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques d'érosion et dynamiques d'action collective sur la côte d'Opale (de Wissant à Wimereux).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Longuépée</w:t>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.95-125, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00490672v1</w:t>
+                <w:t xml:space="preserve">halshs-00490679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques d'érosion et dynamiques d'action collective sur la côte d'Opale (de Wissant à Wimereux).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
+                <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.95-125, 2010, SRD: Sciences du Risque et du Danger</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00490679v1</w:t>
+                <w:t xml:space="preserve">halshs-00490672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3015,810 +3015,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile territorialisation des stratégies nationales de gestion des risques côtiers en France</w:t>
+                <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
+                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Perherin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guigone Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.738.0050⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434356v1</w:t>
+                <w:t xml:space="preserve">hal-03412421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guigone Camus</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Almar</w:t>
+                <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412421v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
+                <w:t xml:space="preserve">La difficile territorialisation des stratégies nationales de gestion des risques côtiers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bousquet</w:t>
+                <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rocle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Céline Perherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 738 (2), pp.50-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.738.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525062v1</w:t>
+                <w:t xml:space="preserve">hal-03434356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring uses of maritime surveillance data for marine spatial planning: A review of scientific literature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103930⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549261v1</w:t>
+                <w:t xml:space="preserve">hal-02614204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614204v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring uses of maritime surveillance data for marine spatial planning: A review of scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Herpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434401v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la mise en place d’indicateurs de suivi de la gestion des risques côtiers en France Métropolitaine : vers un observatoire intégré des risques d’érosion submersion</w:t>
               </w:r>
@@ -4116,51 +4116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie des processus de concertation lors de l’élaboration des cartes d’aléas littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal hazards mapping: which obstacles prevent the stakeholders from reaching a consensus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,51 +4644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relocaliser les enjeux exposés aux risques côtiers en France : points de vue des acteurs institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,51 +4956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,736 +5080,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques côtiers en France métropolitaine: évolution des doctrines, inertie des pratiques?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes bretonnes. Leçons pour une gestion responsable de l'imbrication des échelles spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, document, pp.654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430767v1</w:t>
+                <w:t xml:space="preserve">hal-00904064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes bretonnes. Leçons pour une gestion responsable de l'imbrication des échelles spatio-temporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hénaff</w:t>
+                <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lageat</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.385 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904064v1</w:t>
+                <w:t xml:space="preserve">hal-01802398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0118-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2014002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01802398v1</w:t>
+                <w:t xml:space="preserve">hal-00904071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des risques côtiers en France métropolitaine: évolution des doctrines, inertie des pratiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géorisques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4/ Le littoral: caractérisation et gestion d'un espace à risques, pp.57-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00904071v1</w:t>
+                <w:t xml:space="preserve">hal-00430767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904078v1</w:t>
+                <w:t xml:space="preserve">hal-00657476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annaïg Postec</w:t>
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 586, </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657476v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un littoral vulnérable</w:t>
               </w:r>
@@ -6533,51 +6533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6801,51 +6801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7299,700 +7299,700 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction de scenarios adaptation aux risques côtiers dans un contexte de changements climatiques : expérimentation en Pays Bigouden. Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?, Congrès de l'ACFAS, Ottawa, 17 mai 2024</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès annuel de l’Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">28e IAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694916v1</w:t>
+                <w:t xml:space="preserve">hal-05552249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e IAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552249v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Verdun</w:t>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t>
+              <w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694929v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’influence des systèmes d’indemnisation dans les choix résidentiels en contexte de risques côtiers en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500446v1</w:t>
+                <w:t xml:space="preserve">hal-04696120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des systèmes d’indemnisation dans les choix résidentiels en contexte de risques côtiers en France et au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Delannoy</w:t>
+                <w:t xml:space="preserve">A partnership approach between researchers and territorial stakeholders to reinforce adaptation to coastal risks in the context of climate changes in Québec and France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696120v1</w:t>
+                <w:t xml:space="preserve">hal-04694892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partnership approach between researchers and territorial stakeholders to reinforce adaptation to coastal risks in the context of climate changes in Québec and France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction de scenarios adaptation aux risques côtiers dans un contexte de changements climatiques : expérimentation en Pays Bigouden. Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?, Congrès de l'ACFAS, Ottawa, 17 mai 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">91e Congrès annuel de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694892v1</w:t>
+                <w:t xml:space="preserve">hal-04694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Quebec collaboration in the maritime sector – The Institut France Quebec Maritime and the ARICO coastal risk project.</w:t>
               </w:r>
@@ -8067,191 +8067,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des systèmes d’indemnisation français et québécois des biens résidentiels face aux risques côtiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers quelle adaptation des territoires côtiers aux risques d’érosion-submersion dans un contexte de changements climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés du centenaire de l'UGI : Le temps des géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">One Ocean Submit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océanopolis, Feb 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696099v1</w:t>
+                <w:t xml:space="preserve">hal-04695124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers quelle adaptation des territoires côtiers aux risques d’érosion-submersion dans un contexte de changements climatiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparée des systèmes d’indemnisation français et québécois des biens résidentiels face aux risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Submit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Océanopolis, Feb 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrés du centenaire de l'UGI : Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695124v1</w:t>
+                <w:t xml:space="preserve">hal-04696099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des politiques d’assurance et d’indemnisation dans les stratégies résidentielles en contexte de risques côtiers en France et au Québec</w:t>
               </w:r>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8582,77 +8582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Almaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,221 +8701,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques côtiers d’érosion et de submersion dans un contexte de changement climatique en France : vers un observatoire de la vulnérabilité systémique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
+              <w:t xml:space="preserve">Colloque annel de l’ACFAS (Association Francophone pour le Savoir) « Risques naturels »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610240v1</w:t>
+                <w:t xml:space="preserve">hal-02329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques côtiers d’érosion et de submersion dans un contexte de changement climatique en France : vers un observatoire de la vulnérabilité systémique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annel de l’ACFAS (Association Francophone pour le Savoir) « Risques naturels »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329783v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shared vulnerability to a common climate resilience. Comparison of adaptation case studies around the world (Canada, France, Senegal).,</w:t>
               </w:r>
@@ -9078,51 +9078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'élaboration des cartographies d'aléas littoraux dans le cadre des Plans de Prévention des Risques Littoraux. Méthodologie d’étude des démarches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9154,191 +9154,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des dommages aux habitations liés à la submersion marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR). Brest, FRA. Institut Universitaire Européen de la Mer (IUEM)., Jul 2014, Brest, France. pp.186-195</w:t>
+              <w:t xml:space="preserve">Connaissance et Compréhension des Risques Cotiers: Aléas, Enjeux, Représentations, Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Hénaff et Catherine Meur-Ferec, Jul 2014, Brest, France. pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054281v1</w:t>
+                <w:t xml:space="preserve">hal-01102949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Évaluation économique des dommages aux habitations liés à la submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance et Compréhension des Risques Cotiers: Aléas, Enjeux, Représentations, Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Hénaff et Catherine Meur-Ferec, Jul 2014, Brest, France. pp.339-352</w:t>
+              <w:t xml:space="preserve">Colloque international " Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR). Brest, FRA. Institut Universitaire Européen de la Mer (IUEM)., Jul 2014, Brest, France. pp.186-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102949v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social construct of coastal risk: study in littoral towns defined as &amp;quot;risk areas</w:t>
               </w:r>
@@ -9445,51 +9445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur la vulnérabilité des territoires côtiers aux risques d'érosion et de submersion en France métropolitaine : une fraction du problème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,51 +9553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques de submersion par les acteurs : approcher les capacités d'adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9655,1188 +9655,1188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes : des questions d'échelles spatio-temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Adaptalitt, programme GICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674805v1</w:t>
+                <w:t xml:space="preserve">hal-00904119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/litt/201110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904119v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/litt/201110003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672603v1</w:t>
+                <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des hauts niveaux d'eau à la côte, application aux sites Adaptalitt de Guissény et de Gâvres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire Adaptalitt, programme GICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625685v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des hauts niveaux d'eau à la côte, application aux sites Adaptalitt de Guissény et de Gâvres.</w:t>
+                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes : des questions d'échelles spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Adaptalitt, programme GICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674811v1</w:t>
+                <w:t xml:space="preserve">hal-00674805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Conférence Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+                <w:t xml:space="preserve">hal-00669672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669672v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROTECTION AGAINST THE SEA OR STRATEGIC RETREAT: WHAT STRATEGIES TO FACE EROSION – COASTAL FLOODING?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+                <w:t xml:space="preserve">hal-00502943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTECTION AGAINST THE SEA OR STRATEGIC RETREAT: WHAT STRATEGIES TO FACE EROSION – COASTAL FLOODING?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morel</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502943v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la vulnérabilité globale: outil d'aide à la gestion des risques côtiers.</w:t>
+                <w:t xml:space="preserve">Protection contre la mer ou repli stratégique: quelles stratégies face aux risques d'érosion - submersion côtière?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la mer et du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lorient, France</w:t>
+              <w:t xml:space="preserve">Festival de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00431535v1</w:t>
+                <w:t xml:space="preserve">halshs-00431524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection contre la mer ou repli stratégique: quelles stratégies face aux risques d'érosion - submersion côtière?</w:t>
+                <w:t xml:space="preserve">L'évaluation de la vulnérabilité globale: outil d'aide à la gestion des risques côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Semaine de la mer et du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00431524v1</w:t>
+                <w:t xml:space="preserve">halshs-00431535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivages : du désir à l'empoigne.</w:t>
               </w:r>
@@ -10986,51 +10986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11977,51 +11977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12316,51 +12316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOUMO : vers une gestion intégrée de l’île de la Martinique et de son espace maritime : trajectoires de gouvernance et adaptation aux changements passés, actuels et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,51 +12425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines : guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12665,77 +12665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu intermédiaire T0+6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12929,51 +12929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,51 +13407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rabuteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Cornec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re Meeddm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Arnold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miossec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Herpers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummert Caroline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perherin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.738.0050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103930" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cazaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peinturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160720012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17656" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006481v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26058" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.07.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQZQP8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Laiz-Alonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ortega-Gil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia Avan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Noblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04164417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bondu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claude" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roddier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673636v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367810027.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cacqueray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;nocque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rabuteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Cornec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re Meeddm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miossec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Herpers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummert Caroline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perherin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.738.0050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103930" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cazaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peinturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160720012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17656" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006481v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.07.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQZQP8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Laiz-Alonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ortega-Gil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia Avan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694916v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Noblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674811v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502943v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04164417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bondu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claude" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roddier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673636v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367810027.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cacqueray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;nocque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>