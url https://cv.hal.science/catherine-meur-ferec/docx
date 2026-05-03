--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,6941 +66,6941 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of 'nature-based solutions' applied to urban coastal risks: A bibliometric and content analysis review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubree Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.107530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Change Discourse and Coastal Erosion in New Caledonia: an Analysis of Press Coverage in Les Nouvelles Calédoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Klöck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Padilla Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Environmental Communication Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17524032.2025.2527654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée et appliquée à un territoire fictif des politiques publiques de gestion des risques côtiers en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 23 Numéro 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.40890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04536961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of maritime surveillance data to French Maritime Spatial Planning: between technical potential and political constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Herpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.40565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus locaux face aux nouveaux défis de la gestion des risques côtiers d’érosion et submersion en france : le cas de Plonévez-les-Flots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lummert Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des systèmes d’indemnisation des risques côtiers sur les choix résidentiels en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3/4), pp.498-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile territorialisation des stratégies nationales de gestion des risques côtiers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 738 (2), pp.50-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.738.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guigone Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412421v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring uses of maritime surveillance data for marine spatial planning: A review of scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Herpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la mise en place d’indicateurs de suivi de la gestion des risques côtiers en France Métropolitaine : vers un observatoire intégré des risques d’érosion submersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250 (250-2019/1), p. 81-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.7417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of Social Representations Theory to grasp coastal vulnerability and to enhance coastal risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21711976.2019.1644003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime d’assurance des catastrophes naturelles à l’épreuve des risques côtiers. Aléas versus aménités, le cas particulier des territoires littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une typologie des processus de concertation lors de l’élaboration des cartes d’aléas littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 17 (Numéro 3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.776-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2015.1119181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal hazards mapping: which obstacles prevent the stakeholders from reaching a consensus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3rd European Conference on Flood Risk Management (FLOODrisk 2016), 7, http://www.e3s-conferences.org/articles/e3sconf/abs/2016/02/contents/contents.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160720012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhabitants of Coastal Municipalities Facing Coastal Risks: Understanding the Desire to Stay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2521, pp.8 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements climatiques, changements du littoral et évolution de la vulnérabilité côtière au fil du temps : comparaison de territoires français, canadien et sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 16 n°3 0 (n°3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relocaliser les enjeux exposés aux risques côtiers en France : points de vue des acteurs institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales : « On a eu la guerre, ils auront les inondations ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hors-série 21, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.15811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plonevez-les-Flots : un territoire fictif pour souligner les dilemmes des élus locaux face à la gestion des risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1-2014), pp.18-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.431.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006481v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques côtiers en France métropolitaine: évolution des doctrines, inertie des pratiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géorisques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4/ Le littoral: caractérisation et gestion d'un espace à risques, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes bretonnes. Leçons pour une gestion responsable de l'imbrication des échelles spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, document, pp.654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.385 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wintering waterbirds and recreationists in natural areas: a sociological approach to the awareness of bird disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0118-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un littoral vulnérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 392, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.49-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réserve naturelle du platier d'Oye: analyse de vingt ans de conflits (1987-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.155-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE LITTORAL ENTRE SURFREQUENTATION ET SANCTUARISATION Quelles priorités de gestion pour les espaces de nature sur le littoral français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (1-2007), pp.41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La GIZC en France : mirage ou mutation stratégique fondamentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guineberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La GIZC à l'épreuve du terrain : premier enseignements d'une expérience française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, URL : http://developpementdurable.revues.org/document4471.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of high water levels on aeolian sand transport: upper beach/dune evolution on a macrotidal coast, Wissant Bay, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (1-2), pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2003.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Quebec Collaboration in the Maritime Sector—The Institut France Québec Maritime and the ARICO Coastal Risk Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American and European Perspectives on Sustainability in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.987-1006, 2025, World Sustainability Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80434-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral face à la montée de la mer : résister ou se replier? Quels futurs pour les littoraux habités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.127-140, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.lacro.2025.01.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec les risques côtiers dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, collection Horizon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2, Armand Colin, pp.674-729, 2024, 9782200638160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : une adaptation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires submergés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Terres urbaines, ouvrage collectif, A.-S. Muis (dir), pp.230, 2023, Collection La fabrique des Territoires, 978-2491546205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Risks: Coastlines Always Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Rebotier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and the Anthropocene,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.1-29, 2021, 9781789450415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902768.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada; Romain Pasquier; Claire Courtecuisse; Vincent Aubelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger-Levrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hors collection, 978-2-7013-1921-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.Colin Sedes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonevez-les-flots: un territoire fictif pour souligner les dilemmes des élus face à la gestion des risques côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rabuteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Hénaff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines: guide méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-39, 2014, 978-2-9549569-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi s'intéresser aux gens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous-Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Hénaff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines: guide méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-65, 2014, 978-2-9549569-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablir un diagnostic territorial intégrant la dimension historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Hénaff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines: guide méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.42-49, 2014, 978-2-9549569-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'aide à la décision: évaluation de la vulnérabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministère Meeddm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MEEDDM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion du trait de côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Quae, pp.94-97, 2010, Savoir faire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de recherche de Roland Paskoff: un géomorphologue au service d'une gestion raisonnée des littoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Clus-Auby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roland Paskoff et les littoraux: regards de chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.303-320, 2010, Milieux naturels et sociétés - Approches géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques d'érosion et dynamiques d'action collective sur la côte d'Opale (de Wissant à Wimereux).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.95-125, 2010, SRD: Sciences du Risque et du Danger</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00490679v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Risques d'érosion et dynamiques d'action collective sur la côte d'Opale (de Wissant à Wimereux).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.95-125, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00490672v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Deboudt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboudt Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Longuépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00490440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace littoral: l'ambition d'une gestion intégrée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V Veyret et P. Arnould. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des développements durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.54-55, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284177v1</w:t>
-              </w:r>
-[...4830 lines deleted...]
-                <w:t xml:space="preserve">hal-04314326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7018,103 +7018,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Quebec collaboration in the maritime sector – The Institut France Québec Maritime and the ARICO coastal risk project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic symposium on sustainable development: North American and European perspectives on sustainability in higher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cambridge, United States. Springer, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,756 +7299,756 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construction de scenarios adaptation aux risques côtiers dans un contexte de changements climatiques : expérimentation en Pays Bigouden. Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?, Congrès de l'ACFAS, Ottawa, 17 mai 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e IAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">91e Congrès annuel de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552249v1</w:t>
+                <w:t xml:space="preserve">hal-04694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Cyr</w:t>
+                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">28e IAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694929v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers, Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACFAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500446v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des systèmes d’indemnisation dans les choix résidentiels en contexte de risques côtiers en France et au Québec</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’expérience des jeux dans la mobilisation des acteurs collaborant pour la gestion des risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
+              <w:t xml:space="preserve">ACFAS - Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696120v1</w:t>
+                <w:t xml:space="preserve">hal-05500446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partnership approach between researchers and territorial stakeholders to reinforce adaptation to coastal risks in the context of climate changes in Québec and France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence des systèmes d’indemnisation dans les choix résidentiels en contexte de risques côtiers en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694892v1</w:t>
+                <w:t xml:space="preserve">hal-04696120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction de scenarios adaptation aux risques côtiers dans un contexte de changements climatiques : expérimentation en Pays Bigouden. Colloque Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales?, Congrès de l'ACFAS, Ottawa, 17 mai 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A partnership approach between researchers and territorial stakeholders to reinforce adaptation to coastal risks in the context of climate changes in Québec and France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès annuel de l’Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694916v1</w:t>
+                <w:t xml:space="preserve">hal-04694892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Quebec collaboration in the maritime sector – The Institut France Quebec Maritime and the ARICO coastal risk project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic symposium on sustainable development: North American and European perspectives on sustainability in higher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Massachusetts Institute of Technology, 2-4 octobre 2023., Oct 2023, Cambridge (Massachusets), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8067,247 +8067,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers quelle adaptation des territoires côtiers aux risques d’érosion-submersion dans un contexte de changements climatiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée des systèmes d’indemnisation français et québécois des biens résidentiels face aux risques côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Submit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Océanopolis, Feb 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrés du centenaire de l'UGI : Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695124v1</w:t>
+                <w:t xml:space="preserve">hal-04696099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des systèmes d’indemnisation français et québécois des biens résidentiels face aux risques côtiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers quelle adaptation des territoires côtiers aux risques d’érosion-submersion dans un contexte de changements climatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés du centenaire de l'UGI : Le temps des géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">One Ocean Submit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Océanopolis, Feb 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696099v1</w:t>
+                <w:t xml:space="preserve">hal-04695124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des politiques d’assurance et d’indemnisation dans les stratégies résidentielles en contexte de risques côtiers en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance thématique sur les risques côtiers de l’Association des Géographes Français du 27 mars 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Géographes Français, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8457,90 +8457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8582,77 +8582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Almaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,264 +8701,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques côtiers d’érosion et de submersion dans un contexte de changement climatique en France : vers un observatoire de la vulnérabilité systémique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annel de l’ACFAS (Association Francophone pour le Savoir) « Risques naturels »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329783v1</w:t>
+                <w:t xml:space="preserve">hal-02610240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques côtiers d’érosion et de submersion dans un contexte de changement climatique en France : vers un observatoire de la vulnérabilité systémique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
+              <w:t xml:space="preserve">Colloque annel de l’ACFAS (Association Francophone pour le Savoir) « Risques naturels »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610240v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shared vulnerability to a common climate resilience. Comparison of adaptation case studies around the world (Canada, France, Senegal).,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Chouinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,51 +9009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques côtiers d’érosion – submersion dans un contexte de changement climatique. Anticiper pour un développement durable des littoraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études organisé à l'Assemblée nationale par le CEPRI (Centre Européen de Prévention des Inondations) « Risques littoraux et avenir des territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9078,64 +9078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'élaboration des cartographies d'aléas littoraux dans le cadre des Plans de Prévention des Risques Littoraux. Méthodologie d’étude des démarches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF/AFEPTB : « Gestion des risques d'inondation : méthodes &amp; outils pour une approche partenariale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, Mairie de Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,260 +9154,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évaluation économique des dommages aux habitations liés à la submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance et Compréhension des Risques Cotiers: Aléas, Enjeux, Représentations, Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Hénaff et Catherine Meur-Ferec, Jul 2014, Brest, France. pp.339-352</w:t>
+              <w:t xml:space="preserve">Colloque international " Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR). Brest, FRA. Institut Universitaire Européen de la Mer (IUEM)., Jul 2014, Brest, France. pp.186-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102949v1</w:t>
+                <w:t xml:space="preserve">hal-01054281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des dommages aux habitations liés à la submersion marine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Connaissance et compréhension des risques côtiers : Aléas, Enjeux, Représentations, Gestion "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR). Brest, FRA. Institut Universitaire Européen de la Mer (IUEM)., Jul 2014, Brest, France. pp.186-195</w:t>
+              <w:t xml:space="preserve">Connaissance et Compréhension des Risques Cotiers: Aléas, Enjeux, Représentations, Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Hénaff et Catherine Meur-Ferec, Jul 2014, Brest, France. pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054281v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social construct of coastal risk: study in littoral towns defined as &amp;quot;risk areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous-Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22è conference of the Internantional Association for &gt;People environment Studies (IAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9432,90 +9432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur la vulnérabilité des territoires côtiers aux risques d'érosion et de submersion en France métropolitaine : une fraction du problème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International " Géorisque 2012 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9540,103 +9540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques de submersion par les acteurs : approcher les capacités d'adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ANR Miseeva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9655,1080 +9655,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes : des questions d'échelles spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lageat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
+              <w:t xml:space="preserve">Séminaire Adaptalitt, programme GICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904119v1</w:t>
+                <w:t xml:space="preserve">hal-00674805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672603v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/litt/201110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625685v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des hauts niveaux d'eau à la côte, application aux sites Adaptalitt de Guissény et de Gâvres.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Adaptalitt, programme GICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674811v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et dynamique géomorphologique des côtes : des questions d'échelles spatio-temporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation des hauts niveaux d'eau à la côte, application aux sites Adaptalitt de Guissény et de Gâvres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Adaptalitt, programme GICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674805v1</w:t>
+                <w:t xml:space="preserve">hal-00674811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669672v1</w:t>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Set up of a transdisciplinary approach to access vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTECTION AGAINST THE SEA OR STRATEGIC RETREAT: WHAT STRATEGIES TO FACE EROSION – COASTAL FLOODING?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502943v1</w:t>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PROTECTION AGAINST THE SEA OR STRATEGIC RETREAT: WHAT STRATEGIES TO FACE EROSION – COASTAL FLOODING?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection contre la mer ou repli stratégique: quelles stratégies face aux risques d'érosion - submersion côtière?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10753,51 +10753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la vulnérabilité globale: outil d'aide à la gestion des risques côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la mer et du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10874,51 +10874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bersani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat du Festival International de Géographie « Mers et océans, les géographes prennent le large ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France</w:t>
@@ -10947,90 +10947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11055,64 +11055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'évaluation de la vulnérabilité côtière au risque d'érosion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bas-champs picards : enjeux entre terre et mer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Amiens, France. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11137,103 +11137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t>
@@ -11262,103 +11262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t>
@@ -11419,64 +11419,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storymap | Plonevez-les-flots face aux nouveaux défis de la gestion des risques côtiers d’érosion et de submersion en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11520,64 +11520,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment partager la mer ? Vers une planification maritime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11595,103 +11595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboudt Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11771,51 +11771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pondaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11863,77 +11863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11951,77 +11951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques côtiers en France métropolitaine : évolution des doctrines, inertie des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12084,90 +12084,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARICO : Co-construction franco-québécoise de scénarios d’adaptation des territoires littoraux aux risques côtiers dans un contexte de changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adaptation Future 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12224,51 +12224,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOUMO Vers une gestion intégrée de l'île de la Martinique et de son espace maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12316,64 +12316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOUMO : vers une gestion intégrée de l’île de la Martinique et de son espace maritime : trajectoires de gouvernance et adaptation aux changements passés, actuels et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,64 +12425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines : guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12595,51 +12595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12665,103 +12665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu intermédiaire T0+6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12783,90 +12783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Miseeva, présentation des résultats Tâche 4.4 : Perception des risques (Palavas, Carnon, Mauguio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12916,103 +12916,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-Série 21, 2015, Droit des risques littoraux et changement climatique : connaissance, anticipation et innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13069,64 +13069,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13176,51 +13176,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dynamique naturelle à la gestion intégrée de l'espace littoral :un itinéraire de géographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nantes, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13407,51 +13407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_54" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-F&#233;rec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rabuteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Cornec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re Meeddm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miossec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Herpers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummert Caroline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perherin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.738.0050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103930" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cazaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peinturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32249" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18750" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160720012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17656" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006481v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsaut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.07.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQZQP8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Laiz-Alonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ortega-Gil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia Avan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696120v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694916v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Noblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674811v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502943v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04164417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bondu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claude" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roddier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673636v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367810027.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cacqueray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;nocque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Herpers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rabuteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummert Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perherin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.738.0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cazaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peinturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160720012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17656" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006481v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.07.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQZQP8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_54" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-F&#233;rec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0127" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0674" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Cornec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re Meeddm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Arnold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miossec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Laiz-Alonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ortega-Gil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia Avan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Noblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04164417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bondu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claude" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roddier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673636v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367810027.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cacqueray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;nocque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>