--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -602,256 +602,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élus locaux face aux nouveaux défis de la gestion des risques côtiers d’érosion et submersion en france : le cas de Plonévez-les-Flots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Yann Rabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cuq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lummert Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706093v1</w:t>
+                <w:t xml:space="preserve">hal-04695121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élus locaux face aux nouveaux défis de la gestion des risques côtiers d’érosion et submersion en france : le cas de Plonévez-les-Flots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rabuteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695121v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des systèmes d’indemnisation des risques côtiers sur les choix résidentiels en France et au Québec</w:t>
               </w:r>
@@ -1603,77 +1603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Social Representations Theory to grasp coastal vulnerability and to enhance coastal risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,252 +2134,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Coastal hazards mapping: which obstacles prevent the stakeholders from reaching a consensus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Deniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20, pp.776-799. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3rd European Conference on Flood Risk Management (FLOODrisk 2016), 7, http://www.e3s-conferences.org/articles/e3sconf/abs/2016/02/contents/contents.html. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669877.2015.1119181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160720012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521650v1</w:t>
+                <w:t xml:space="preserve">hal-01482317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazards mapping: which obstacles prevent the stakeholders from reaching a consensus?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Perherin</w:t>
+                <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Deniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3rd European Conference on Flood Risk Management (FLOODrisk 2016), 7, http://www.e3s-conferences.org/articles/e3sconf/abs/2016/02/contents/contents.html. </w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.776-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160720012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2015.1119181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482317v1</w:t>
+                <w:t xml:space="preserve">hal-01521650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhabitants of Coastal Municipalities Facing Coastal Risks: Understanding the Desire to Stay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,51 +2798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonevez-les-Flots : un territoire fictif pour souligner les dilemmes des élus locaux face à la gestion des risques côtiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rabuteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (1-2014), pp.18-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3458,278 +3458,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904078v1</w:t>
+                <w:t xml:space="preserve">hal-00657476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'aléa de submersion marine et PPR : éléments de réflexion à partir de l'analyse de la commune de Guissény (Finistère, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annaïg Postec</w:t>
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 586, </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657476v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un littoral vulnérable</w:t>
               </w:r>
@@ -4568,256 +4568,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03631081v1</w:t>
+                <w:t xml:space="preserve">halshs-03631075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03631075v1</w:t>
+                <w:t xml:space="preserve">halshs-03631081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high water levels on aeolian sand transport: upper beach/dune evolution on a macrotidal coast, Wissant Bay, northern France</w:t>
               </w:r>
@@ -4877,98 +4877,385 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco-Quebec collaboration in the maritime sector – The Institut France Québec Maritime and the ARICO coastal risk project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic symposium on sustainable development: North American and European perspectives on sustainability in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cambridge, United States. Springer, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE SKILL MATCHING CHALLENGE: LEARNING FROM INTERSECTORAL STAKEHOLDERS TO BOOST CAREER OPPORTUNITIES OF MARINE AND MARITIME SCIENCES DOCTORATE HOLDERS. THE SEA-EU DOC PROJECT EXPERIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Laiz-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ortega-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Moreno-Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Schaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antia Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Seville, Spain. pp.3261-3269, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2024.0844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Quebec Collaboration in the Maritime Sector—The Institut France Québec Maritime and the ARICO Coastal Risk Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5013,515 +5300,515 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American and European Perspectives on Sustainability in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.987-1006, 2025, World Sustainability Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80434-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral face à la montée de la mer : résister ou se replier? Quels futurs pour les littoraux habités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futurs de l'océan, des mers et des littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.127-140, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.lacro.2025.01.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec les risques côtiers dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, collection Horizon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littoraux français. Permanences, changements, enjeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2, Armand Colin, pp.674-729, 2024, 9782200638160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : une adaptation complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires submergés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Terres urbaines, ouvrage collectif, A.-S. Muis (dir), pp.230, 2023, Collection La fabrique des Territoires, 978-2491546205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Risks: Coastlines Always Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Rebotier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and the Anthropocene,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.1-29, 2021, 9781789450415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902768.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada; Romain Pasquier; Claire Courtecuisse; Vincent Aubelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger-Levrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hors collection, 978-2-7013-1921-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5554,917 +5841,917 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.Colin Sedes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonevez-les-flots: un territoire fictif pour souligner les dilemmes des élus face à la gestion des risques côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rabuteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Hénaff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines: guide méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-39, 2014, 978-2-9549569-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi s'intéresser aux gens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous-Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Hénaff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines: guide méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-65, 2014, 978-2-9549569-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablir un diagnostic territorial intégrant la dimension historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Hénaff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines: guide méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.42-49, 2014, 978-2-9549569-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'aide à la décision: évaluation de la vulnérabilité.</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Quae, pp.94-97, 2010, Savoir faire</w:t>
+              <w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492148v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de recherche de Roland Paskoff: un géomorphologue au service d'une gestion raisonnée des littoraux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d'aide à la décision: évaluation de la vulnérabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère Meeddm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEEDDM. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roland Paskoff et les littoraux: regards de chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.303-320, 2010, Milieux naturels et sociétés - Approches géographiques</w:t>
+              <w:t xml:space="preserve">La gestion du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Quae, pp.94-97, 2010, Savoir faire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00547731v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques de recherche de Roland Paskoff: un géomorphologue au service d'une gestion raisonnée des littoraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Clus-Auby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t>
+              <w:t xml:space="preserve">Roland Paskoff et les littoraux: regards de chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.303-320, 2010, Milieux naturels et sociétés - Approches géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592154v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Risques d'érosion et dynamiques d'action collective sur la côte d'Opale (de Wissant à Wimereux).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.95-125, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00490672v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques d'érosion et dynamiques d'action collective sur la côte d'Opale (de Wissant à Wimereux).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, pp.95-125, 2010, SRD: Sciences du Risque et du Danger</w:t>
+              <w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00490679v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6473,821 +6760,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Deboudt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboudt Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Longuépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00490440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace littoral: l'ambition d'une gestion intégrée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V Veyret et P. Arnould. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des développements durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.54-55, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00431628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284177v1</w:t>
-              </w:r>
-[...285 lines deleted...]
-                <w:t xml:space="preserve">hal-05121396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8457,51 +8457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,168 +8576,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques côtiers d’érosion et de submersion dans un contexte de changement climatique en France : vers un observatoire de la vulnérabilité systémique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annel de l’ACFAS (Association Francophone pour le Savoir) « Risques naturels »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324658v1</w:t>
+                <w:t xml:space="preserve">hal-02329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables clés de l'adaptation à moyen-long terme des territoires littoraux français face aux risques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8746,353 +8690,409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques côtiers : adaptations au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, La Rochelle, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques côtiers d’érosion et de submersion dans un contexte de changement climatique en France : vers un observatoire de la vulnérabilité systémique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Almaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annel de l’ACFAS (Association Francophone pour le Savoir) « Risques naturels »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329783v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shared vulnerability to a common climate resilience. Comparison of adaptation case studies around the world (Canada, France, Senegal).,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques côtiers d’érosion – submersion dans un contexte de changement climatique. Anticiper pour un développement durable des littoraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélinda Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Coastal Zone”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, St. John’s Newfoundland, Canada</w:t>
+              <w:t xml:space="preserve">Journée d'études organisé à l'Assemblée nationale par le CEPRI (Centre Européen de Prévention des Inondations) « Risques littoraux et avenir des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329820v1</w:t>
+                <w:t xml:space="preserve">hal-02329846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques côtiers d’érosion – submersion dans un contexte de changement climatique. Anticiper pour un développement durable des littoraux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From shared vulnerability to a common climate resilience. Comparison of adaptation case studies around the world (Canada, France, Senegal).,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études organisé à l'Assemblée nationale par le CEPRI (Centre Européen de Prévention des Inondations) « Risques littoraux et avenir des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque “Coastal Zone”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St. John’s Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329846v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'élaboration des cartographies d'aléas littoraux dans le cadre des Plans de Prévention des Risques Littoraux. Méthodologie d’étude des démarches participatives</w:t>
               </w:r>
@@ -9242,51 +9242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9324,77 +9324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social construct of coastal risk: study in littoral towns defined as &amp;quot;risk areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous-Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9471,51 +9471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International " Géorisque 2012 "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9750,269 +9750,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/litt/201110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904119v1</w:t>
+                <w:t xml:space="preserve">hal-00672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672603v1</w:t>
+                <w:t xml:space="preserve">hal-00904119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
               </w:r>
@@ -10986,51 +10986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Longuépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11595,77 +11595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboudt Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11684,216 +11684,356 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00229737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARICO : Co-construction franco-québécoise de scénarios d’adaptation des territoires littoraux aux risques côtiers dans un contexte de changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adaptation Future 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSPIRING ALUMNI STORIES: TESTIMONIALS OF BLUE DOCTORATE HOLDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pondaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Roddier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEA-EU European University of the Seas. 196 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11915,73 +12055,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques côtiers en France métropolitaine : évolution des doctrines, inertie des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11993,268 +12133,281 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.57-68, 2013, Le littoral : caractérisation et gestion d'un espace à risques., 978-2-36781-002-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARICO : Co-construction franco-québécoise de scénarios d’adaptation des territoires littoraux aux risques côtiers dans un contexte de changements climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adaptation Future 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04695122v1</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-Série 21, 2015, Droit des risques littoraux et changement climatique : connaissance, anticipation et innovation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOUMO Vers une gestion intégrée de l'île de la Martinique et de son espace maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12267,553 +12420,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de Cacqueray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de bretagne occidentale; LETG - Brest Géomer / DEAL de La Réunion / IFREMER. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOUMO : vers une gestion intégrée de l’île de la Martinique et de son espace maritime : trajectoires de gouvernance et adaptation aux changements passés, actuels et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hénocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques d'érosion et de submersion marines : guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBO - Université de Brest. 2014, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTALITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu intermédiaire T0+6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Miseeva, présentation des résultats Tâche 4.4 : Perception des risques (Palavas, Carnon, Mauguio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12848,210 +13001,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674646v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-01521730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13069,51 +13069,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13407,51 +13407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Herpers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rabuteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummert Caroline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perherin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.738.0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cazaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peinturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160720012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17656" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006481v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.07.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQZQP8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_54" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-F&#233;rec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0127" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0674" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Cornec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492148v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re Meeddm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Arnold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miossec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Laiz-Alonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ortega-Gil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia Avan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0844" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329820v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Noblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04164417v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bondu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claude" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roddier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673636v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367810027.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521839v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cacqueray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;nocque" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubree Louarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107530" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Padilla Pineda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17524032.2025.2527654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04536961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guyon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Verdun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Herpers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Visage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rabuteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummert Caroline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delannoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perherin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.738.0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.7417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cazaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peinturier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deniaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160720012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17656" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006481v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Peuziat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelinaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0118-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX5NXXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Postec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guineberteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2003.07.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQZQP8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Laiz-Alonso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ortega-Gil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno-Andr&#233;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schaber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antia Avan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2024.0844" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80434-2_54" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-F&#233;rec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.lacro.2025.01.0127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0674" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Cornec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minist&#232;re Meeddm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Arnold" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clus-Auby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490679v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miossec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alban" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610240v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329820v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Noblet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674805v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669672v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502943v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bersani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Cacqueray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04164417v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bondu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claude" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roddier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673636v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367810027.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521839v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cacqueray" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H&#233;nocque" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500210v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674550v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00167784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>