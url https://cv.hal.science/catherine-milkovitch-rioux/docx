--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -187,873 +187,873 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « Je suis le fils du vent, le fils des mers, le fils des océans ». Entretien avec Falmarès, Youssif Haliem, Stephen Ngatcheu et Hassan Yassin » dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
+                <w:t xml:space="preserve">Recension : « Sur les terrains de la migration : considérer, agir, chercher, accompagner », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
+              <w:t xml:space="preserve">, 2025, n° 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420579v1</w:t>
+                <w:t xml:space="preserve">hal-05420600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopoétique des migrations – Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« « De l’éclatement du temps et du choc des continents ». L’autre nom de l’exil palestinien selon Olivia Elias », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444513v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « De l’éclatement du temps et du choc des continents ». L’autre nom de l’exil palestinien selon Olivia Elias », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
+                <w:t xml:space="preserve">« « Je suis le fils du vent, le fils des mers, le fils des océans ». Entretien avec Falmarès, Youssif Haliem, Stephen Ngatcheu et Hassan Yassin » dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420572v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : « Sur les terrains de la migration : considérer, agir, chercher, accompagner », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociopoétique des migrations – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.090.0021.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420600v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Prugnard : L’odyssée de mille voix – Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dessins et récits d’enfants – Collections Réfugier-Enfance Violence Exil (R-EVE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.111-115</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu / Memories at Stake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017496v1</w:t>
+                <w:t xml:space="preserve">hal-05014912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de réfugiés et réfugiées – Présentation du dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nadège Prugnard : L’odyssée de mille voix – Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.6-8</w:t>
+              <w:t xml:space="preserve">, 2024, 20, pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017395v1</w:t>
+                <w:t xml:space="preserve">hal-05017496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marie Cosnay, la mémoire des vivants et des morts »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de réfugiés et réfugiées – Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Catherine Milkovitch-Rioux, Jean-Yves Potel et Nathalie Vincent-Munnia (dir.), Mémoires de réfugiées et réfugiés/Memories of refugees, n° 20, Numéro spécial, p. 81- 86</w:t>
+              <w:t xml:space="preserve">, 2024, 20, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746028v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessins et récits d’enfants – Collections Réfugier-Enfance Violence Exil (R-EVE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Marie Cosnay, la mémoire des vivants et des morts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu / Memories at Stake</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.24-31</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Catherine Milkovitch-Rioux, Jean-Yves Potel et Nathalie Vincent-Munnia (dir.), Mémoires de réfugiées et réfugiés/Memories of refugees, n° 20, Numéro spécial, p. 81- 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014912v1</w:t>
+                <w:t xml:space="preserve">hal-04746028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Feu-de-Bois, qu’as-tu fait en Algérie ? Des Hommes, de Laurent Mauvignier (2009) au film de Lucas Belvaux (2020) »</w:t>
+                <w:t xml:space="preserve">« Habiter dehors : sociopoétique du campement de réfugié·e·s »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, in «Mémoires contemporaines de la guerre d’Algérie », Paris, éditions Mémoires des signes, n° 15-16, 152-158 p</w:t>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, in dossier « Sociopoétique de l’étape », Clermont-Ferrand, POLEN, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852701v1</w:t>
+                <w:t xml:space="preserve">hal-03852833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Habiter dehors : sociopoétique du campement de réfugié·e·s »</w:t>
+                <w:t xml:space="preserve">« Feu-de-Bois, qu’as-tu fait en Algérie ? Des Hommes, de Laurent Mauvignier (2009) au film de Lucas Belvaux (2020) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociopoétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, in dossier « Sociopoétique de l’étape », Clermont-Ferrand, POLEN, n° 7</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, in «Mémoires contemporaines de la guerre d’Algérie », Paris, éditions Mémoires des signes, n° 15-16, 152-158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852833v1</w:t>
+                <w:t xml:space="preserve">hal-03852701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1084,51 +1084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« (Se) Rencontrer. Recherche-création, recherche-action et refuge à l’Université Clermont Auvergne (2017-2021) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospitalité et université – Histoire, théories et pratiques de l'accueil des étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brassier Rodrigues Cécilia; Pérol Céline, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugier : recherche-création, recherche action et accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1229,1033 +1229,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration du coffret &amp;quot;Réfugier [Carnets d’un campement urbain]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il me sera difficile de venir te voir : Entretien avec Arno Bertina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre professionnelle de l’édition indépendante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Littérature au centre (« Littérature et voyages »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAC, Mar 2022, Clermont-Ferrand (Espace municipal Georges Conchon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018114v1</w:t>
+                <w:t xml:space="preserve">hal-05018053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De EVE à R-EVE (2009-2022) : traitement et valorisation des collections autour de l’enfance en guerre et en exil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refuge – Accueil inconditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitution et valorisation de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Gomez, Apr 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Biennale Traces Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Traces Migrations, Modus Operandi, Radio Campus, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018070v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents II : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Oct 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Mathias Gardet : &amp;quot;Des républiques d’enfants nées sur les ruines de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Podcasts de la MSH de Clermont-Ferrand, Saison 2 « Guerres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l’exil : &amp;quot;Un siècle de réfugiés. Photographier l'exil&amp;quot; et &amp;quot;Réfugier [Carnets d'un campement urbain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Volcans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Librairie des Volcans), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage et littérature d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de voyage et décentrement – Enjeux et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Antoine, Chloé Chaudet, Sarga Moussa (dir.), Sep 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner malgré tout. Des enfants dessinent par temps de guerre et d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugier-Enfance Violence Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Réfugier [Carnets d’un campement urbain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirées de La Petite Égypte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie La Petite Égypte, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents I : Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gardet</w:t>
+                <w:t xml:space="preserve">L’élaboration du coffret &amp;quot;Réfugier [Carnets d’un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, May 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Rencontre professionnelle de l’édition indépendante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003991v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien-lecture autour de parcours de jeunes exilé.es, avec et par Falmarès et Stephen Ngatcheu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De EVE à R-EVE (2009-2022) : traitement et valorisation des collections autour de l’enfance en guerre et en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée "Mes yeux ont vu ce qui dépasse mon âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Constitution et valorisation de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Gomez, Apr 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018232v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De EVE à R-EVE – Développement du Programme &amp;quot;Réfugier-Enfance Violence Exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Institut d’Histoire du Temps Présent "Réfugier Enfance Violence Exil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHTP, Apr 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,873 +2248,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le squat 5 étoiles, lieu d’hébergement de jeunes personnes migrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Escande</w:t>
+                <w:t xml:space="preserve">Entretien-lecture autour de parcours de jeunes exilé.es, avec et par Falmarès et Stephen Ngatcheu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Traces Migrations / REFUGEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Escande, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Cinéma Le Rio), France</w:t>
+              <w:t xml:space="preserve">Soirée "Mes yeux ont vu ce qui dépasse mon âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018212v1</w:t>
+                <w:t xml:space="preserve">hal-05018232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il me sera difficile de venir te voir : Entretien avec Arno Bertina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents I : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature au centre (« Littérature et voyages »)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAC, Mar 2022, Clermont-Ferrand (Espace municipal Georges Conchon), France</w:t>
+              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, May 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018053v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuge – Accueil inconditionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le squat 5 étoiles, lieu d’hébergement de jeunes personnes migrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Traces Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Traces Migrations, Modus Operandi, Radio Campus, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Biennale Traces Migrations / REFUGEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Escande, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Cinéma Le Rio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018247v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec les membres du groupe Sinsemilia, avec la participation des mineurs isolés du Squat 5 étoiles et du Collectif Jeunes Majeurs 63</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyager, migrer, réfugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzan Adlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reggae sans papiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, en partenariat avec La Coopérative de mai et avec la collaboration d’étudiant.es du Master Lettres et Création littéraire de l’Université Clermont Auvergne (Héloïse Cardi, Constance Le Cos--Aussel, Kelsey Monsen, Louise Sibeud, Lise Simiand, Louise Suszek), Oct 2021, Clermont-Ferrand (La Coopérative de mai), France</w:t>
+              <w:t xml:space="preserve">Rendez-vous international du carnet de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand (Polydôme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017989v1</w:t>
+                <w:t xml:space="preserve">hal-05003958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugier : faire histoire(s) : Conférence d'ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec les membres du groupe Sinsemilia, avec la participation des mineurs isolés du Squat 5 étoiles et du Collectif Jeunes Majeurs 63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réfugier : faire histoire(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Dominique Pierron et Nathalie Vincent-Munnia, Nov 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
+              <w:t xml:space="preserve">Reggae sans papiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, en partenariat avec La Coopérative de mai et avec la collaboration d’étudiant.es du Master Lettres et Création littéraire de l’Université Clermont Auvergne (Héloïse Cardi, Constance Le Cos--Aussel, Kelsey Monsen, Louise Sibeud, Lise Simiand, Louise Suszek), Oct 2021, Clermont-Ferrand (La Coopérative de mai), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003951v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du coffret Réfugier [Carnets d’un campement urbain]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfugier : faire histoire(s) : Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libres impressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Filière graphique de l’Union Nationale des Industries de l’Impression et de la Communication, Sep 2021, Malesherbes (Atelier musée de l'imprimerie), France</w:t>
+              <w:t xml:space="preserve">Réfugier : faire histoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Dominique Pierron et Nathalie Vincent-Munnia, Nov 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017958v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugier, faire histoire(s) : Conférence d'ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du coffret Réfugier [Carnets d’un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : « Réfugier. Faire histoire(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician et Nathalie Vincent- Munnia (org.), Nov 2021, MSH de Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Libres impressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filière graphique de l’Union Nationale des Industries de l’Impression et de la Communication, Sep 2021, Malesherbes (Atelier musée de l'imprimerie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455376v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche-création : approches théoriques et pratiques</w:t>
+                <w:t xml:space="preserve">Réfugier, faire histoire(s) : Conférence d'ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#Recherche-Création : Méthodologies et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Oct 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : « Réfugier. Faire histoire(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician et Nathalie Vincent- Munnia (org.), Nov 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455342v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager, migrer, réfugier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche-création : approches théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souzan Adlo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Urdician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous international du carnet de voyage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand (Polydôme), France</w:t>
+              <w:t xml:space="preserve">#Recherche-Création : Méthodologies et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Oct 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003958v1</w:t>
+                <w:t xml:space="preserve">hal-03455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'étude Tristan Corbière / Blaise Cendrars : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur Tristan Corbière et Blaise Cendrars – Agrégation XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Jan 2020, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3159,230 +3159,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre dans le livre pour enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La littérature de jeunesse : regards critiques entre Histoire et actualité de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Eisenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Hervouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lorant-Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Rendez-vous de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous de l'histoire, Oct 2013, Blois, Bibliothèque Abbé Grégoire, Fonds patrimonial, France</w:t>
+              <w:t xml:space="preserve">Entre patrimoine et contemporain, le bel âge de la littérature de jeunesse !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, Dec 2013, Montreuil, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344265v1</w:t>
+                <w:t xml:space="preserve">hal-04344267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature de jeunesse : regards critiques entre Histoire et actualité de la production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Eisenegger</w:t>
+                <w:t xml:space="preserve">La guerre dans le livre pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre patrimoine et contemporain, le bel âge de la littérature de jeunesse !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, Dec 2013, Montreuil, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">16e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l'histoire, Oct 2013, Blois, Bibliothèque Abbé Grégoire, Fonds patrimonial, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344267v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque L'Enfant Combattant. Pratiques et représentations : 25-26 novembre 2010, introduction</w:t>
               </w:r>
@@ -3482,77 +3482,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne connais pas le désert… Rencontres Université Clermont Auvergne – Squat 5 étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colorblind, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -3574,103 +3574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugier, l’odyssée d’un livre [Documentaire vidéo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l’Homme de Clermont-Ferrand, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4005,64 +4005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Songoulashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Hervouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale de France, Centre national de la littérature pour la jeunesse. Presses universitaires Blaise Pascal, 1 vol. (200-XV p.) : ill. en noir et en coul., couv. ill. ; 25 cm, 2013, 978-2-35494-051-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,64 +4106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Songoulashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Hervouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, BnF/PUBP, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4488,51 +4488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec Cécilia Brassier-Rodrigues, Camille Cordier-Montvenoux, Evelyne Ducrot, Marie-Hélène Gay-Charpin, María de los Ángeles Hernández Gómez, Exposition &amp;quot;Asile ! Histoire(s) du campement Gergovia&amp;quot; (UCA / SUC / CELIS / UFR LCSH), Clermont Ferrand, Université Clermont Auvergne, 25 novembre-19 décembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,64 +4681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hickel, Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,64 +4825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4939,64 +4939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,64 +5053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5285,64 +5285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5354,263 +5354,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages en bulles. Les éditions La Boîte à Bulles : carnets au cœur de l’humanité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chamelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordane Lluent</w:t>
+                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003969v1</w:t>
+                <w:t xml:space="preserve">hal-04000311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gardet</w:t>
+                <w:t xml:space="preserve">Voyages en bulles. Les éditions La Boîte à Bulles : carnets au cœur de l’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daumin Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+                <w:t xml:space="preserve">Jordane Lluent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000311v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile ! Histoire(s) du campement Gergovia : Exposition numérique</w:t>
               </w:r>
@@ -5802,90 +5802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugier, habiter, relier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile ! [Histoire(s) du campement Gergovia]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C24F78"/>
+    <w:nsid w:val="9B982377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6464,51 +6464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-milkovitch-rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050319396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.090.0021." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maspero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chatet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veilhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Escande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzan Adlo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vidal-Naquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisenegger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Suszek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e4p5-fz22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Treskow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Songoulashvili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://occe63.asso-web.com/77+outils-pedagogiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shop.eurom.it/it/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=algerie&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Combaluzier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Miquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavageau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cichy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guillemenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumin Adeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lluent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Adindu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chevailler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-milkovitch-rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050319396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.090.0021." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maspero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Potel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chatet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veilhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Escande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzan Adlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisenegger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vidal-Naquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Suszek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e4p5-fz22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Treskow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Songoulashvili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://occe63.asso-web.com/77+outils-pedagogiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shop.eurom.it/it/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=algerie&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Combaluzier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Miquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavageau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cichy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guillemenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumin Adeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lluent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Adindu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chevailler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>