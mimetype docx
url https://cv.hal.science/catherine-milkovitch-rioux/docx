--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -187,765 +187,765 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : « Sur les terrains de la migration : considérer, agir, chercher, accompagner », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
+                <w:t xml:space="preserve">« « Je suis le fils du vent, le fils des mers, le fils des océans ». Entretien avec Falmarès, Youssif Haliem, Stephen Ngatcheu et Hassan Yassin » dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420600v1</w:t>
+                <w:t xml:space="preserve">hal-05420579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « De l’éclatement du temps et du choc des continents ». L’autre nom de l’exil palestinien selon Olivia Elias », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociopoétique des migrations – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.090.0021.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420572v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « Je suis le fils du vent, le fils des mers, le fils des océans ». Entretien avec Falmarès, Youssif Haliem, Stephen Ngatcheu et Hassan Yassin » dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
+                <w:t xml:space="preserve">Recension : « Sur les terrains de la migration : considérer, agir, chercher, accompagner », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10</w:t>
+              <w:t xml:space="preserve">, 2025, n° 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420579v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopoétique des migrations – Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« « De l’éclatement du temps et du choc des continents ». L’autre nom de l’exil palestinien selon Olivia Elias », dans María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia (dir.), Sociopoétique des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, n° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.090.0021.⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05444513v1</w:t>
+                <w:t xml:space="preserve">hal-05420572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessins et récits d’enfants – Collections Réfugier-Enfance Violence Exil (R-EVE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Prugnard : L’odyssée de mille voix – Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu / Memories at Stake</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.24-31</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014912v1</w:t>
+                <w:t xml:space="preserve">hal-05017496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Prugnard : L’odyssée de mille voix – Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de réfugiés et réfugiées – Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.111-115</w:t>
+              <w:t xml:space="preserve">, 2024, 20, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017496v1</w:t>
+                <w:t xml:space="preserve">hal-05017395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de réfugiés et réfugiées – Présentation du dossier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Marie Cosnay, la mémoire des vivants et des morts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.6-8</w:t>
+              <w:t xml:space="preserve">, 2024, Catherine Milkovitch-Rioux, Jean-Yves Potel et Nathalie Vincent-Munnia (dir.), Mémoires de réfugiées et réfugiés/Memories of refugees, n° 20, Numéro spécial, p. 81- 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017395v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marie Cosnay, la mémoire des vivants et des morts »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dessins et récits d’enfants – Collections Réfugier-Enfance Violence Exil (R-EVE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Catherine Milkovitch-Rioux, Jean-Yves Potel et Nathalie Vincent-Munnia (dir.), Mémoires de réfugiées et réfugiés/Memories of refugees, n° 20, Numéro spécial, p. 81- 86</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu / Memories at Stake</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746028v1</w:t>
+                <w:t xml:space="preserve">hal-05014912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Habiter dehors : sociopoétique du campement de réfugié·e·s »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, in dossier « Sociopoétique de l’étape », Clermont-Ferrand, POLEN, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1084,51 +1084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« (Se) Rencontrer. Recherche-création, recherche-action et refuge à l’Université Clermont Auvergne (2017-2021) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospitalité et université – Histoire, théories et pratiques de l'accueil des étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brassier Rodrigues Cécilia; Pérol Céline, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugier : recherche-création, recherche action et accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1229,1918 +1229,1918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il me sera difficile de venir te voir : Entretien avec Arno Bertina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’élaboration du coffret &amp;quot;Réfugier [Carnets d’un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature au centre (« Littérature et voyages »)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAC, Mar 2022, Clermont-Ferrand (Espace municipal Georges Conchon), France</w:t>
+              <w:t xml:space="preserve">Rencontre professionnelle de l’édition indépendante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018053v1</w:t>
+                <w:t xml:space="preserve">hal-05018114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuge – Accueil inconditionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De EVE à R-EVE (2009-2022) : traitement et valorisation des collections autour de l’enfance en guerre et en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Traces Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Traces Migrations, Modus Operandi, Radio Campus, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Constitution et valorisation de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Sophie Gomez, Apr 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018247v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents II : Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Jaccard</w:t>
+                <w:t xml:space="preserve">Représenter l’exil : &amp;quot;Un siècle de réfugiés. Photographier l'exil&amp;quot; et &amp;quot;Réfugier [Carnets d'un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Oct 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Rencontres des Volcans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Librairie des Volcans), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003986v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Mathias Gardet : &amp;quot;Des républiques d’enfants nées sur les ruines de la guerre</w:t>
+                <w:t xml:space="preserve">Voyage et littérature d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Podcasts de la MSH de Clermont-Ferrand, Saison 2 « Guerres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Récits de voyage et décentrement – Enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Antoine, Chloé Chaudet, Sarga Moussa (dir.), Sep 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018240v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’exil : &amp;quot;Un siècle de réfugiés. Photographier l'exil&amp;quot; et &amp;quot;Réfugier [Carnets d'un campement urbain]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cabanes</w:t>
+                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents II : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Volcans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Librairie des Volcans), France</w:t>
+              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Oct 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018187v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage et littérature d’exil</w:t>
+                <w:t xml:space="preserve">Entretien avec Mathias Gardet : &amp;quot;Des républiques d’enfants nées sur les ruines de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de voyage et décentrement – Enjeux et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Antoine, Chloé Chaudet, Sarga Moussa (dir.), Sep 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Podcasts de la MSH de Clermont-Ferrand, Saison 2 « Guerres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018091v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner malgré tout. Des enfants dessinent par temps de guerre et d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfugier-Enfance Violence Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Réfugier [Carnets d’un campement urbain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirées de La Petite Égypte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie La Petite Égypte, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration du coffret &amp;quot;Réfugier [Carnets d’un campement urbain]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chatet</w:t>
+                <w:t xml:space="preserve">De EVE à R-EVE – Développement du Programme &amp;quot;Réfugier-Enfance Violence Exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre professionnelle de l’édition indépendante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Institut d’Histoire du Temps Présent "Réfugier Enfance Violence Exil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHTP, Apr 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018114v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De EVE à R-EVE (2009-2022) : traitement et valorisation des collections autour de l’enfance en guerre et en exil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien-lecture autour de parcours de jeunes exilé.es, avec et par Falmarès et Stephen Ngatcheu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitution et valorisation de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Sophie Gomez, Apr 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Soirée "Mes yeux ont vu ce qui dépasse mon âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018070v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De EVE à R-EVE – Développement du Programme &amp;quot;Réfugier-Enfance Violence Exil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents I : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Institut d’Histoire du Temps Présent "Réfugier Enfance Violence Exil"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHTP, Apr 2022, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, May 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018082v1</w:t>
+                <w:t xml:space="preserve">hal-05003991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien-lecture autour de parcours de jeunes exilé.es, avec et par Falmarès et Stephen Ngatcheu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gardet</w:t>
+                <w:t xml:space="preserve">Le squat 5 étoiles, lieu d’hébergement de jeunes personnes migrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée "Mes yeux ont vu ce qui dépasse mon âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Biennale Traces Migrations / REFUGEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Escande, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Cinéma Le Rio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018232v1</w:t>
+                <w:t xml:space="preserve">hal-05018212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents I : Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il me sera difficile de venir te voir : Entretien avec Arno Bertina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, May 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Littérature au centre (« Littérature et voyages »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAC, Mar 2022, Clermont-Ferrand (Espace municipal Georges Conchon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003991v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le squat 5 étoiles, lieu d’hébergement de jeunes personnes migrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Escande</w:t>
+                <w:t xml:space="preserve">Refuge – Accueil inconditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Traces Migrations / REFUGEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Escande, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Cinéma Le Rio), France</w:t>
+              <w:t xml:space="preserve">Biennale Traces Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Traces Migrations, Modus Operandi, Radio Campus, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018212v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager, migrer, réfugier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfugier : faire histoire(s) : Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous international du carnet de voyage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand (Polydôme), France</w:t>
+              <w:t xml:space="preserve">Réfugier : faire histoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Dominique Pierron et Nathalie Vincent-Munnia, Nov 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003958v1</w:t>
+                <w:t xml:space="preserve">hal-05003951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec les membres du groupe Sinsemilia, avec la participation des mineurs isolés du Squat 5 étoiles et du Collectif Jeunes Majeurs 63</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reggae sans papiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, en partenariat avec La Coopérative de mai et avec la collaboration d’étudiant.es du Master Lettres et Création littéraire de l’Université Clermont Auvergne (Héloïse Cardi, Constance Le Cos--Aussel, Kelsey Monsen, Louise Sibeud, Lise Simiand, Louise Suszek), Oct 2021, Clermont-Ferrand (La Coopérative de mai), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugier : faire histoire(s) : Conférence d'ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du coffret Réfugier [Carnets d’un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réfugier : faire histoire(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Dominique Pierron et Nathalie Vincent-Munnia, Nov 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
+              <w:t xml:space="preserve">Libres impressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filière graphique de l’Union Nationale des Industries de l’Impression et de la Communication, Sep 2021, Malesherbes (Atelier musée de l'imprimerie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003951v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du coffret Réfugier [Carnets d’un campement urbain]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfugier, faire histoire(s) : Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libres impressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Filière graphique de l’Union Nationale des Industries de l’Impression et de la Communication, Sep 2021, Malesherbes (Atelier musée de l'imprimerie), France</w:t>
+              <w:t xml:space="preserve">Journée d'études : « Réfugier. Faire histoire(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician et Nathalie Vincent- Munnia (org.), Nov 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017958v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugier, faire histoire(s) : Conférence d'ouverture</w:t>
+                <w:t xml:space="preserve">La recherche-création : approches théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Urdician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : « Réfugier. Faire histoire(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician et Nathalie Vincent- Munnia (org.), Nov 2021, MSH de Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">#Recherche-Création : Méthodologies et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Oct 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455376v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche-création : approches théoriques et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyager, migrer, réfugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzan Adlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#Recherche-Création : Méthodologies et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician, Oct 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous international du carnet de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand (Polydôme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455342v1</w:t>
+                <w:t xml:space="preserve">hal-05003958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'étude Tristan Corbière / Blaise Cendrars : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur Tristan Corbière et Blaise Cendrars – Agrégation XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Jan 2020, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3159,230 +3159,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature de jeunesse : regards critiques entre Histoire et actualité de la production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La guerre dans le livre pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre patrimoine et contemporain, le bel âge de la littérature de jeunesse !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, Dec 2013, Montreuil, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">16e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rendez-vous de l'histoire, Oct 2013, Blois, Bibliothèque Abbé Grégoire, Fonds patrimonial, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344267v1</w:t>
+                <w:t xml:space="preserve">hal-04344265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre dans le livre pour enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La littérature de jeunesse : regards critiques entre Histoire et actualité de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Eisenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Hervouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lorant-Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Rendez-vous de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rendez-vous de l'histoire, Oct 2013, Blois, Bibliothèque Abbé Grégoire, Fonds patrimonial, France</w:t>
+              <w:t xml:space="preserve">Entre patrimoine et contemporain, le bel âge de la littérature de jeunesse !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, Dec 2013, Montreuil, Salon du livre et de la presse jeunesse en Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344265v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque L'Enfant Combattant. Pratiques et représentations : 25-26 novembre 2010, introduction</w:t>
               </w:r>
@@ -3482,77 +3482,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne connais pas le désert… Rencontres Université Clermont Auvergne – Squat 5 étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colorblind, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -3574,103 +3574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugier, l’odyssée d’un livre [Documentaire vidéo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l’Homme de Clermont-Ferrand, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4005,64 +4005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Songoulashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Hervouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale de France, Centre national de la littérature pour la jeunesse. Presses universitaires Blaise Pascal, 1 vol. (200-XV p.) : ill. en noir et en coul., couv. ill. ; 25 cm, 2013, 978-2-35494-051-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,64 +4106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Songoulashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Hervouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, BnF/PUBP, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4488,51 +4488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En collaboration avec Cécilia Brassier-Rodrigues, Camille Cordier-Montvenoux, Evelyne Ducrot, Marie-Hélène Gay-Charpin, María de los Ángeles Hernández Gómez, Exposition &amp;quot;Asile ! Histoire(s) du campement Gergovia&amp;quot; (UCA / SUC / CELIS / UFR LCSH), Clermont Ferrand, Université Clermont Auvergne, 25 novembre-19 décembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,64 +4681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hickel, Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,64 +4825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4939,64 +4939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,64 +5053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5285,64 +5285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lépron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Urdician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5360,51 +5360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5530,51 +5530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Lluent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5590,302 +5590,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asile ! Histoire(s) du campement Gergovia : Exposition numérique</w:t>
+                <w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precious Adindu</w:t>
+                <w:t xml:space="preserve">Isabelle Barbéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndie Barrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Françoise Lemonnier-Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020968v1</w:t>
+                <w:t xml:space="preserve">hal-04131672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asile ! Histoire(s) du campement Gergovia : Exposition numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Adindu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Barbéris</w:t>
+                <w:t xml:space="preserve">Noémie Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131672v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugier, habiter, relier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile ! [Histoire(s) du campement Gergovia]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B982377"/>
+    <w:nsid w:val="5D3F7CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6464,51 +6464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-milkovitch-rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050319396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.090.0021." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maspero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Potel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chatet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veilhan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Escande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzan Adlo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisenegger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vidal-Naquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Suszek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e4p5-fz22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Treskow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Songoulashvili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://occe63.asso-web.com/77+outils-pedagogiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shop.eurom.it/it/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=algerie&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Combaluzier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Miquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavageau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cichy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guillemenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumin Adeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lluent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Adindu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chevailler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-milkovitch-rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050319396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.090.0021." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maspero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chatet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veilhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Escande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzan Adlo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vidal-Naquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisenegger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Suszek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e4p5-fz22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Treskow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Songoulashvili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://occe63.asso-web.com/77+outils-pedagogiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shop.eurom.it/it/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=algerie&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Combaluzier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Miquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavageau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cichy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guillemenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumin Adeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lluent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Adindu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chevailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>