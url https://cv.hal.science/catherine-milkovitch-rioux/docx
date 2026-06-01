--- v2 (2026-05-31)
+++ v3 (2026-06-01)
@@ -511,299 +511,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Prugnard : L’odyssée de mille voix – Entretien</w:t>
+                <w:t xml:space="preserve">« Marie Cosnay, la mémoire des vivants et des morts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.111-115</w:t>
+              <w:t xml:space="preserve">, 2024, Catherine Milkovitch-Rioux, Jean-Yves Potel et Nathalie Vincent-Munnia (dir.), Mémoires de réfugiées et réfugiés/Memories of refugees, n° 20, Numéro spécial, p. 81- 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017496v1</w:t>
+                <w:t xml:space="preserve">hal-04746028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de réfugiés et réfugiées – Présentation du dossier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Prugnard : L’odyssée de mille voix – Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.6-8</w:t>
+              <w:t xml:space="preserve">, 2024, 20, pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017395v1</w:t>
+                <w:t xml:space="preserve">hal-05017496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marie Cosnay, la mémoire des vivants et des morts »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de réfugiés et réfugiées – Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Catherine Milkovitch-Rioux, Jean-Yves Potel et Nathalie Vincent-Munnia (dir.), Mémoires de réfugiées et réfugiés/Memories of refugees, n° 20, Numéro spécial, p. 81- 86</w:t>
+              <w:t xml:space="preserve">, 2024, 20, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746028v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessins et récits d’enfants – Collections Réfugier-Enfance Violence Exil (R-EVE)</w:t>
               </w:r>
@@ -1432,614 +1432,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’exil : &amp;quot;Un siècle de réfugiés. Photographier l'exil&amp;quot; et &amp;quot;Réfugier [Carnets d'un campement urbain]</w:t>
+                <w:t xml:space="preserve">Dessiner malgré tout. Des enfants dessinent par temps de guerre et d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cabanes</w:t>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Volcans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Librairie des Volcans), France</w:t>
+              <w:t xml:space="preserve">Réfugier-Enfance Violence Exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018187v1</w:t>
+                <w:t xml:space="preserve">hal-05018195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage et littérature d’exil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de Réfugier [Carnets d’un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de voyage et décentrement – Enjeux et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Antoine, Chloé Chaudet, Sarga Moussa (dir.), Sep 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Soirées de La Petite Égypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie La Petite Égypte, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018091v1</w:t>
+                <w:t xml:space="preserve">hal-05018089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents II : Introduction</w:t>
+                <w:t xml:space="preserve">Représenter l’exil : &amp;quot;Un siècle de réfugiés. Photographier l'exil&amp;quot; et &amp;quot;Réfugier [Carnets d'un campement urbain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Gardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Jaccard</w:t>
+                <w:t xml:space="preserve">Bruno Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Oct 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Rencontres des Volcans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Clermont-Ferrand (Librairie des Volcans), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003986v1</w:t>
+                <w:t xml:space="preserve">hal-05018187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Mathias Gardet : &amp;quot;Des républiques d’enfants nées sur les ruines de la guerre</w:t>
+                <w:t xml:space="preserve">Voyage et littérature d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Podcasts de la MSH de Clermont-Ferrand, Saison 2 « Guerres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
+              <w:t xml:space="preserve">Récits de voyage et décentrement – Enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Antoine, Chloé Chaudet, Sarga Moussa (dir.), Sep 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018240v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner malgré tout. Des enfants dessinent par temps de guerre et d’exil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents II : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réfugier-Enfance Violence Exil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, Nov 2022, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents – Usages scientifiques et humanitaires II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Camille Jaccard, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia, Oct 2022, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018195v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de Réfugier [Carnets d’un campement urbain]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien avec Mathias Gardet : &amp;quot;Des républiques d’enfants nées sur les ruines de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirées de La Petite Égypte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Librairie La Petite Égypte, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Podcasts de la MSH de Clermont-Ferrand, Saison 2 « Guerres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathias Gardet, Catherine Milkovitch-Rioux, Nathalie Vincent-Munnia / Programme R-EVE, Dec 2022, Clermont-Ferrand, Maison des Sciences de l’Homme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018089v1</w:t>
+                <w:t xml:space="preserve">hal-05018240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De EVE à R-EVE – Développement du Programme &amp;quot;Réfugier-Enfance Violence Exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien-lecture autour de parcours de jeunes exilé.es, avec et par Falmarès et Stephen Ngatcheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les dessins et récits d’enfants et adolescents I : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,381 +2533,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugier : faire histoire(s) : Conférence d'ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du coffret Réfugier [Carnets d’un campement urbain]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réfugier : faire histoire(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Dominique Pierron et Nathalie Vincent-Munnia, Nov 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
+              <w:t xml:space="preserve">Libres impressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filière graphique de l’Union Nationale des Industries de l’Impression et de la Communication, Sep 2021, Malesherbes (Atelier musée de l'imprimerie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003951v1</w:t>
+                <w:t xml:space="preserve">hal-05017958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec les membres du groupe Sinsemilia, avec la participation des mineurs isolés du Squat 5 étoiles et du Collectif Jeunes Majeurs 63</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfugier, faire histoire(s) : Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reggae sans papiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, en partenariat avec La Coopérative de mai et avec la collaboration d’étudiant.es du Master Lettres et Création littéraire de l’Université Clermont Auvergne (Héloïse Cardi, Constance Le Cos--Aussel, Kelsey Monsen, Louise Sibeud, Lise Simiand, Louise Suszek), Oct 2021, Clermont-Ferrand (La Coopérative de mai), France</w:t>
+              <w:t xml:space="preserve">Journée d'études : « Réfugier. Faire histoire(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician et Nathalie Vincent- Munnia (org.), Nov 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017989v1</w:t>
+                <w:t xml:space="preserve">hal-03455376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du coffret Réfugier [Carnets d’un campement urbain]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfugier : faire histoire(s) : Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libres impressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Filière graphique de l’Union Nationale des Industries de l’Impression et de la Communication, Sep 2021, Malesherbes (Atelier musée de l'imprimerie), France</w:t>
+              <w:t xml:space="preserve">Réfugier : faire histoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Dominique Pierron et Nathalie Vincent-Munnia, Nov 2021, Clermont-Ferrand, Maison des Sciences de l'Humain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017958v1</w:t>
+                <w:t xml:space="preserve">hal-05003951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfugier, faire histoire(s) : Conférence d'ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec les membres du groupe Sinsemilia, avec la participation des mineurs isolés du Squat 5 étoiles et du Collectif Jeunes Majeurs 63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : « Réfugier. Faire histoire(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Milkovitch-Rioux, Stéphanie Urdician et Nathalie Vincent- Munnia (org.), Nov 2021, MSH de Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Reggae sans papiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María de los Ángeles Hernández Gómez, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia, en partenariat avec La Coopérative de mai et avec la collaboration d’étudiant.es du Master Lettres et Création littéraire de l’Université Clermont Auvergne (Héloïse Cardi, Constance Le Cos--Aussel, Kelsey Monsen, Louise Sibeud, Lise Simiand, Louise Suszek), Oct 2021, Clermont-Ferrand (La Coopérative de mai), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455376v1</w:t>
+                <w:t xml:space="preserve">hal-05017989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-création : approches théoriques et pratiques</w:t>
               </w:r>
@@ -4469,338 +4469,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En collaboration avec Cécilia Brassier-Rodrigues, Camille Cordier-Montvenoux, Evelyne Ducrot, Marie-Hélène Gay-Charpin, María de los Ángeles Hernández Gómez, Exposition &amp;quot;Asile ! Histoire(s) du campement Gergovia&amp;quot; (UCA / SUC / CELIS / UFR LCSH), Clermont Ferrand, Université Clermont Auvergne, 25 novembre-19 décembre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hickel, Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444798v1</w:t>
+                <w:t xml:space="preserve">hal-05444729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition &amp;quot;RuraLitté avec les éditions Créaphis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En collaboration avec Cécilia Brassier-Rodrigues, Camille Cordier-Montvenoux, Evelyne Ducrot, Marie-Hélène Gay-Charpin, María de los Ángeles Hernández Gómez, Exposition &amp;quot;Asile ! Histoire(s) du campement Gergovia&amp;quot; (UCA / SUC / CELIS / UFR LCSH), Clermont Ferrand, Université Clermont Auvergne, 25 novembre-19 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Miquel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05018275v1</w:t>
+                <w:t xml:space="preserve">hal-05444798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition Mer Navires Avions – La traversée de la Méditerranée racontée par des jeunes exilés (Mathias Gardet coord., conception graphique Arnaud Miceli) / Escale « Traversées de jeunes exilé.es – Parcours en littérature contemporaine » (María de los Ángeles Hernández Gómez, Lila Ibrahim-Lamrous, Catherine Milkovitch-Rioux et Nathalie Vincent-Munnia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition &amp;quot;RuraLitté avec les éditions Créaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Combaluzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Auzanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">María de los Ángeles Hernández Gómez</w:t>
+                <w:t xml:space="preserve">Gaëlle Corot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hickel, Françoise</w:t>
+                <w:t xml:space="preserve">Raphaëlle Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+                <w:t xml:space="preserve">Marie Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444729v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festival Littérature Au Centre : Littérature et mondes ruraux</w:t>
               </w:r>
@@ -5008,259 +5008,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festival Littérature Au Centre, 8e édition : Littérature et sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lépron</w:t>
+                <w:t xml:space="preserve">À la cueillette du savoir : découvrir les éditions Le Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guillemenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011801v1</w:t>
+                <w:t xml:space="preserve">hal-05012028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la cueillette du savoir : découvrir les éditions Le Pommier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Festival Littérature Au Centre, 8e édition : Littérature et sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Coyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lépron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Urdician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Martin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05012028v1</w:t>
+                <w:t xml:space="preserve">hal-05011801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festival Littérature Au Centre, 7e édition : « Littérature et voyages »</w:t>
               </w:r>
@@ -5354,89 +5354,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyages en bulles. Les éditions La Boîte à Bulles : carnets au cœur de l’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+                <w:t xml:space="preserve">Léa Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daumin Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Lluent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5448,169 +5448,169 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000311v1</w:t>
+                <w:t xml:space="preserve">hal-05003969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages en bulles. Les éditions La Boîte à Bulles : carnets au cœur de l’humanité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daumin Adeline</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05003969v1</w:t>
+                <w:t xml:space="preserve">hal-04000311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée nationale Iran Universités Solidaires</w:t>
               </w:r>
@@ -6233,51 +6233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D3F7CBD"/>
+    <w:nsid w:val="8FCA58BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6464,51 +6464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-milkovitch-rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050319396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.090.0021." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maspero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Potel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chatet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veilhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Escande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzan Adlo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vidal-Naquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisenegger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Suszek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e4p5-fz22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Treskow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Songoulashvili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://occe63.asso-web.com/77+outils-pedagogiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shop.eurom.it/it/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=algerie&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Combaluzier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Miquel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavageau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cichy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Emery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guillemenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumin Adeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lluent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Adindu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chevailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-milkovitch-rioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050319396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de los &#193;ngeles Hern&#225;ndez G&#243;mez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.090.0021." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04746028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maspero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Potel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chatet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veilhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Escande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03455342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzan Adlo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vidal-Naquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Eisenegger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Hervou&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lorant-Jolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Duroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Suszek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/e4p5-fz22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Treskow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02866785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04344264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Songoulashvili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02867498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://occe63.asso-web.com/77+outils-pedagogiques.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shop.eurom.it/it/voix-de-la-mediterranee-voci-dal-mediterraneo/462-l-algerie-sous-la-plume-d-assia-djebar-histoire-d-une-ecrivaine-9788860222923.html?search_query=algerie&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickel, Fran&#231;oise" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Combaluzier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Corot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Miquel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pavageau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Coyault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam L&#233;pron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cichy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Emery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guillemenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daumin Adeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lluent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lemonnier-Delpy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Adindu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chevailler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>