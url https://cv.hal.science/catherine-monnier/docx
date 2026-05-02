--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1007,252 +1007,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigroup confirmatory factor analysis and structural invariance with age of the Behavior Rating Inventory of Executive Function (BRIEF)—French version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affective norms for french words (FAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09297049.2014.906569⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676381v1</w:t>
+                <w:t xml:space="preserve">hal-03063283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective norms for french words (FAN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigroup confirmatory factor analysis and structural invariance with age of the Behavior Rating Inventory of Executive Function (BRIEF)—French version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Atzeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (4), pp.1128-1137. </w:t>
+              <w:t xml:space="preserve">Child Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.379 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-013-0431-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09297049.2014.906569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063283v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic-similarity effect in children: influence of long-term knowledge on verbal short-term memory.</w:t>
               </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s emotional norms for six hundred French words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2027,90 +2027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological similarity in free and serial recall: The effect of increasing retention intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Juphard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (6), pp.384-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2270,51 +2270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants comprennent mieux un texte si on leur demande gentiment de le lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,234 +2978,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t>
+                <w:t xml:space="preserve">Demonstrating Body-Object-Interaction effect on short-term memory performance in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t>
+              <w:t xml:space="preserve">EWOWS-8, 8th European Working Memory Symposium, Liège, 31 août-2 septembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Liège, Belgium. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076518v1</w:t>
+                <w:t xml:space="preserve">hal-03076516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating Body-Object-Interaction effect on short-term memory performance in children</w:t>
+                <w:t xml:space="preserve">Effects of Positive and Negative Mood on Verbal Short-Term Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bonthoux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWOWS-8, 8th European Working Memory Symposium, Liège, 31 août-2 septembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Liège, Belgium. 2016</w:t>
+              <w:t xml:space="preserve">International Meeting of the Psychonomic Society, Grenade, 5-8 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenade, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076516v1</w:t>
+                <w:t xml:space="preserve">hal-03076518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner un souvenir heureux : une technique d'induction d'humeur chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norms for emotional valence collected from 350 young French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word pleasantness effects on verbal short-term memory in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3571,51 +3571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic influence on short-term memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4045,51 +4045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0FFAC53"/>
+    <w:nsid w:val="3A4BDA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188992383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2021.1908220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211007570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01450-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2014.906569" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2010.02024.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03KS4NQM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7F6FXXW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210903107838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ejarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.11.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FZ4H2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPGXQKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590344000204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8B9B0B1C1425C248D99AB8997C41FF4F5032EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03233455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188992383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2021.1908220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211007570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01450-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2014.906569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2010.02024.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03KS4NQM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7F6FXXW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210903107838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ejarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.11.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FZ4H2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPGXQKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590344000204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8B9B0B1C1425C248D99AB8997C41FF4F5032EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03233455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>