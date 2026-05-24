--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1335,247 +1335,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Recognition of Two-Dimensional Raised-Line Patterns by Early-Blind, Late-Blind, and Blindfolded Sighted Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on haptic short-term memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p6527⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14075-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926532v1</w:t>
+                <w:t xml:space="preserve">hal-03077037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on haptic short-term memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Recognition of Two-Dimensional Raised-Line Patterns by Early-Blind, Late-Blind, and Blindfolded Sighted Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14075-4_14⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p6527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03077037v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term memory for spatial configurations in the tactile modality: A comparison with vision</w:t>
               </w:r>
@@ -1737,221 +1737,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t>
+                <w:t xml:space="preserve">Origine de l’effet longueur de mots en mémoire à court-terme verbale chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ejarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (3), pp.343-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2007.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882518v1</w:t>
+                <w:t xml:space="preserve">hal-03063288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine de l’effet longueur de mots en mémoire à court-terme verbale chez l’enfant</w:t>
+                <w:t xml:space="preserve">Semantic contribution to verbal short-term memory: Are pleasant words easier to remember than neutral words in serial recall and serial recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ejarque</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/MC.36.1.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2007.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03063288v1</w:t>
+                <w:t xml:space="preserve">hal-02882518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de travail : approche théorique et développement</w:t>
               </w:r>
@@ -4045,51 +4045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4BDA98"/>
+    <w:nsid w:val="D841C225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188992383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2021.1908220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211007570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01450-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2014.906569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2010.02024.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03KS4NQM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7F6FXXW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210903107838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ejarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.11.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FZ4H2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPGXQKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590344000204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8B9B0B1C1425C248D99AB8997C41FF4F5032EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03233455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-437X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188992383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2021.1908220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Demedardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254211007570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03233459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04831529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Yakhloufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01450-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03224514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2016.1257048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0431-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2014.906569" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2044-835X.2010.02024.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03KS4NQM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7F6FXXW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6527" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658210903107838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.1.213" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ejarque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2007.11.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9FZ4H2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.1.35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPGXQKV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207590344000204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8B9B0B1C1425C248D99AB8997C41FF4F5032EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/tel-03233455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>