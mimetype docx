--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -614,51 +614,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015532v1</w:t>
+                <w:t xml:space="preserve">hal-04941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
               </w:r>
@@ -739,51 +739,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941759v1</w:t>
+                <w:t xml:space="preserve">hal-05015532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behavior of arsenic in surface sediments of Marque River (Northern France)</w:t>
               </w:r>
@@ -2164,295 +2164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
+                <w:t xml:space="preserve">Dissolution-precipitation-driven upward migration of a salt crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">G. Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+                <w:t xml:space="preserve">A. Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.518-526. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020179v1</w:t>
+                <w:t xml:space="preserve">hal-02310671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution-precipitation-driven upward migration of a salt crust</w:t>
+                <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Licsandru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Noiriel</w:t>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Duru</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abou Chakra</w:t>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.032802. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.518-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310671v1</w:t>
+                <w:t xml:space="preserve">hal-02020179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Determination of Dissolution Rates at Crystal Surfaces Using 3D X-ray Microtomography</w:t>
               </w:r>
@@ -2555,103 +2555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
@@ -2934,189 +2934,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
+                <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.1562 - 1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5JA00095E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269773v1</w:t>
+                <w:t xml:space="preserve">hal-01174474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3165,222 +3153,234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
+                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5JA00095E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174474v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of geometry and flow changes in a limestone fracture during dissolution</w:t>
               </w:r>
@@ -3605,289 +3605,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00548832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 geological storage: Integrating geochemical, hydrodynamical, mechanical and biological processes from the pore to the reservoir scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in reactive surface area during limestone dissolution: An experimental and modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124061v1</w:t>
+                <w:t xml:space="preserve">hal-00445274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in reactive surface area during limestone dissolution: An experimental and modelling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 geological storage: Integrating geochemical, hydrodynamical, mechanical and biological processes from the pore to the reservoir scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bénézeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.160-170. </w:t>
+              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445274v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of coating development on the hydraulic and transport properties in argillaceous limestone fracture</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F0233C5"/>
+    <w:nsid w:val="6AA84028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="80660A90"/>
+    <w:nsid w:val="9EF92560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4916,51 +4916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-noiriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-1155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122385098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Made" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQGFSPK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7D9MQCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4417EF2E35AEFA8AAF5FE667A24F09544C5AA174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00012048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-noiriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-1155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122385098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Made" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQGFSPK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7D9MQCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4417EF2E35AEFA8AAF5FE667A24F09544C5AA174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00012048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>