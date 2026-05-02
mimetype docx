--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -614,51 +614,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941759v1</w:t>
+                <w:t xml:space="preserve">hal-05015532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties and durability of a sand cemented by microbial-induced calcite precipitation (MICP)</w:t>
               </w:r>
@@ -739,51 +739,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015532v1</w:t>
+                <w:t xml:space="preserve">hal-04941759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behavior of arsenic in surface sediments of Marque River (Northern France)</w:t>
               </w:r>
@@ -1295,260 +1295,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloid-induced multi-scale multiphase flow perturbations in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Introduction to X-ray computed tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941762v1</w:t>
+                <w:t xml:space="preserve">hal-04790144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid-induced multi-scale multiphase flow perturbations in porous media</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biocementation of granular media : MICRO MECHAnical characterisation of the BIO cemented contacts to predict macroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela La Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction to X-ray computed tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790144v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanistic approach to colloidal transport in porous media</w:t>
               </w:r>
@@ -2164,295 +2164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution-precipitation-driven upward migration of a salt crust</w:t>
+                <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Licsandru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Noiriel</w:t>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Duru</w:t>
+                <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Véronique Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abou Chakra</w:t>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.032802. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.518-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310671v1</w:t>
+                <w:t xml:space="preserve">hal-02020179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampler measurements of inorganic arsenic species in environmental waters: A comparison between 3-mercapto-silica, ferrihydrite, Metsorb®, zinc ferrite, and zirconium dioxide binding gels</w:t>
+                <w:t xml:space="preserve">Dissolution-precipitation-driven upward migration of a salt crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Gorny</w:t>
+                <w:t xml:space="preserve">G. Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dumoulin</w:t>
+                <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alaimo</w:t>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+                <w:t xml:space="preserve">A. Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.518-526. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020179v1</w:t>
+                <w:t xml:space="preserve">hal-02310671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Determination of Dissolution Rates at Crystal Surfaces Using 3D X-ray Microtomography</w:t>
               </w:r>
@@ -2555,103 +2555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behaviour of arsenic in the surface sediments of the Marque River (Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.111 - 122. </w:t>
@@ -2934,177 +2934,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
+                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.1562 - 1570. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5JA00095E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174474v1</w:t>
+                <w:t xml:space="preserve">hal-01269773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3153,234 +3165,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
+                <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.1562 - 1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5JA00095E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01269773v1</w:t>
+                <w:t xml:space="preserve">hal-01174474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of geometry and flow changes in a limestone fracture during dissolution</w:t>
               </w:r>
@@ -3605,289 +3605,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00548832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in reactive surface area during limestone dissolution: An experimental and modelling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 geological storage: Integrating geochemical, hydrodynamical, mechanical and biological processes from the pore to the reservoir scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bénézeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.160-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.01.032⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445274v1</w:t>
+                <w:t xml:space="preserve">hal-02124061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 geological storage: Integrating geochemical, hydrodynamical, mechanical and biological processes from the pore to the reservoir scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in reactive surface area during limestone dissolution: An experimental and modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.160-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124061v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of coating development on the hydraulic and transport properties in argillaceous limestone fracture</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AA84028"/>
+    <w:nsid w:val="C64F03E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EF92560"/>
+    <w:nsid w:val="729E1F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4916,51 +4916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-noiriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-1155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122385098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Made" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQGFSPK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7D9MQCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4417EF2E35AEFA8AAF5FE667A24F09544C5AA174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00012048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-noiriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-1155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122385098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Made" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQGFSPK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7D9MQCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4417EF2E35AEFA8AAF5FE667A24F09544C5AA174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00012048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>