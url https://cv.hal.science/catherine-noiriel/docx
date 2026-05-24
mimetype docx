--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2934,319 +2934,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
+                <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Noiriel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269773v1</w:t>
+                <w:t xml:space="preserve">hal-01168374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic behavior in river sediments under redox gradient: A review</w:t>
+                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Madé</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 505, pp.423 - 434. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168374v1</w:t>
+                <w:t xml:space="preserve">hal-01269773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of a HPIC-ICP-MS method for the redox arsenic speciation in river sediment pore waters</w:t>
               </w:r>
@@ -4534,51 +4534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C64F03E1"/>
+    <w:nsid w:val="F9D4DD2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4682,51 +4682,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="729E1F19"/>
+    <w:nsid w:val="94DD4318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4916,51 +4916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-noiriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-1155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122385098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Made" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQGFSPK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7D9MQCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4417EF2E35AEFA8AAF5FE667A24F09544C5AA174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00012048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-noiriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-1155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122385098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela La Bella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Sarkis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Oursin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Saldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haberth&#252;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.01.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2016-0012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.11.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8HSTWBJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00095E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Made" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.01.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQGFSPK6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh Doan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.09.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZMNFZCH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.01.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7D9MQCM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005379" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Gouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4417EF2E35AEFA8AAF5FE667A24F09544C5AA174/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00012048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>