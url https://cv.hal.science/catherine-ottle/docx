--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine OTTLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface model underperformance tied to specific meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Cranko Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin G de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy J Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac R Towers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Arduini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (1), pp.263 - 282. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-263-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls fire size in the South American Gran Chaco? Exploring atmospheric and landscape drivers through Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sörensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), pp.1479-1513. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-26-1479-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004869. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating ESA CCI land surface temperature into the ORCHIDEE land surface model: insights from a multi-site study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.261 - 290. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-261-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced prescription of soil organic and mineral content in the ORCHIDEE LSM to better simulate soil temperatures: application at nine high-latitude GEM and FLUXNET sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrén Lopéz-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Goeckede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.e2025JG008776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling snowpack on ice surfaces with the ORCHIDEE land surface model: application to the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (11), pp.5067 - 5099. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5067-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the predictability of turbulent fluxes from land: PLUMBER2 MIP experimental description and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gab Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ukkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hobeichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Cranko Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Lipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (23), pp.5517 - 5538. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-5517-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving climate model skill over High Mountain Asia by adapting snow cover parameterization to complex-topography areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (12), pp.5095-5130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-5095-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving modelled albedo over the Greenland ice sheet through parameter optimisation and MODIS snow albedo retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (7), pp.2705 - 2724. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-2705-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution of Lake Surface Water Temperature Change in Large Lakes Across China Over Past Four Decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (21), pp.e2022JD038465. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JD038465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29-year time series of annual 300m resolution plant-functional-type maps for climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.1465-1499. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1465-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMS: Forest Multiple Source height, wood volume, and biomass maps in France at 10 to 30 m resolution based on Sentinel-1, Sentinel-2, and Global Ecosystem Dynamics Investigation (GEDI) data with a deep learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de Truchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.4927-4945. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7840108(⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and reducing uncertainty in global carbon cycle predictions: lessons and perspectives from 15 years of data assimilation studies with the ORCHIDEE Terrestrial Biosphere Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.e2021GB007177. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling subgrid lake energy balance in ORCHIDEE terrestrial scheme using the FLake lake model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.4275 - 4295. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-4275-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation, damming, and streamflow fluctuations of the Yellow River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.1133-1150. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1133-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Irrigation Scheme in the ORCHIDEE Land Surface Model and Impacts of Irrigation on Regional Water Budgets Over China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS001770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Near‐Surface Continental Climate in IPSL‐CM6A‐LR by Combined Evolutions of Atmospheric and Land Surface Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.e2019MS002005. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019ms002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing water fluxes and storage from two hydrology configurations within the ORCHIDEE land surface model across US semi-arid sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell L Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A Biederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.5203 - 5230. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-5203-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global terrestrial evapotranspiration using state-of-the-art approaches in remote sensing, machine learning and land surface modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.1485-1509. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-1485-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Servonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lea Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deceleration of China's human water use and its key drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (14), pp.7702-7711. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1909902117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Land Surface Fluxes from Uncertain Rainfall: A Case Study in the Sahel with Field-Driven Stochastic Rainfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting Soil Moisture Dynamics from the ORCHIDEE Land Surface Model With the ESA-CCI Product: Perspectives for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning global land evapotranspiration using CMIP5 models constrained by observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.640-646. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-018-0207-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ORCHIDEE-MICT-simulated soil moisture over China and impacts of different atmospheric forcing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (10), pp.5463-5484. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-5463-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Climate Change, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , Land-Use Change, and Human Activities to Changes in River Flow across 10 Chinese Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), pp.1899-1914. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-18-0005.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the capability of ORCHIDEE land surface model to simulate Arctic ecosystems: Sensitivity analysis and site-level model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1212-1230. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016MS000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational assimilation of land surface temperature within the ORCHIDEE Land Surface Model Version 1.2.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector-Simon Benavidès Pinjosovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Badran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-85-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of typhoons on sediment connectivity: lessons learnt from contaminated coastal catchments of the Fukushima Prefecture (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.306 - 317. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflows over a West African Basin from the ALMIP2 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1831-1845. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0233.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer land surface energy budget model for implicit coupling with global atmospheric simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.223 - 245. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-223-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling Meteosat Land Surface Temperature over a Heterogeneous Landscape Using a Data Assimilation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.586. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Intra-Seasonal Variability and Vegetation Growth in the Ferlo Basin (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukèye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Thierno Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the dynamics of Northern Hemisphere high-latitude vegetation in the ORCHIDEE ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2263-2283. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2263-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Satellite-Based Snow Albedo Assimilation on Offline and Coupled Land Surface Model Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0137275. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0137275.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface temperature retrieval over circumpolar Arctic using SSM/I–SSMIS and MODIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring snow cover deficit controlled by intraseasonal variability of the surface energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/10/2/024018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional type classification for earth system models: results from the European Space Agency's Land Cover Climate Change Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khlystova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2315 - 2328. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2315-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of uncertainty in China's net primary production over the 21st century projected by the CMIP5 Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.2323-2334. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01352110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of local spring temperature variance on temperature sensitivity of spring phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.1473-1480. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an improved intermediate complexity snow scheme in the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (12), pp.6064-6079. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Temperature Downscaling From Multiresolution Instruments Based on Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (3), pp.1588 - 1612. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2207461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of various remote sensing land cover products for plant functional type mapping over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.331-348. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-331-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of field furrows from very high resolution optical imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9-10), pp.3467 - 3484. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.716918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154- 155, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00694547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature product validation using NOAA's surface climate observation networks-Scaling methodology for the Visible Infrared Imager Radiometer Suite (VIIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Palecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent errors in a land surface model across biomes inferred from eddy covariance observations on multiple timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ECOLMODEL.2012.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Comment on “Surface Urban Heat Island Across 419 Global Big Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (12), pp.6889-6890. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301811b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of vegetation seasonality in Sahelian environments using MODIS LAI, in association with land cover and rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bobée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface urban heat island across 419 global big cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.696-703. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2030438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land water storage variability over West Africa estimated by GRACE and land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.W05549. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the land surface during the African Monsoon Multidisciplinary Analysis (AMMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on winter ecosystem respiration in temperate and boreal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.2009-2025. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2009-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model comparison of a major flood in the groundwater-fed basin of the Somme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (14), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-99-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA Land Surface Model Intercomparison Project (ALMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Balsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (12), pp.1865-1880. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009BAMS2786.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH experiment in the cultivated Sahelian area of south-west Niger : investigating water cycle response to a fluctuating climate and changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.34-51. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Land Surface Hydrology within the Noah-WRF Land-Atmosphere Mesoscale Model Applied to Semiarid Environment: Evaluation over the Dantiandou Kori (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, ID 731874 (13 p.). </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/731874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy budgets simulation over the AMMA-Niger super-site spatially constrained with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEtHyS_Savannah: A multiple source land surface model applied to Sahelian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (9), pp.1421-1432. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy bidirectional reflectance calculation based on Adding method and SAIL formalism: AddingS/AddingSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (9), pp.3639-3655. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of vegetation indices using continuous belief functions and cautious-adaptive combination rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1499-1513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land surface processes with thermal infrared data: Calibration of SVAT parameters based on the optimization of diurnal surface temperature cycling features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.872-887. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SVAT model calibration strategy based on the optimisation of surface temperature temporal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.L04402. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL028778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture mapping based on ASAR/ENVISAT radar data over a Sahelian region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (16), pp.3547 à 3565. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160601009680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of vegetation cover fraction by inversion of a four-parameter model based on isoline parametrization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (4), pp.553-566. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et états de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Comité National Français des Sciences Hydroliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermal Infrared Remote Sensing Data in Multiobjective Calibration of a Dual-Source SVAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM503.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change detection at coarse spatial scales based on iterative estimation and previous state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (4), pp.464 - 479. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change detection at coarse spatial scales based on iterative estimation and previous state information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.464-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of 400-1100 nm vegetation albedo measurements into total shortwave broadband albedo using a canopy radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.611-618. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISBA surface scheme in a macroscale hydrological model applied to the Hapex-Mobilhy area. Part II: Simulation of streamflows and annual water budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 217 (1-2), pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISBA surface scheme in a macroscale hydrological model applied to the Hapex-Mobilhy area. Part I: Model and database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 217 (1-2), pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSUTE: a minisatellite project for land surface heat flux estimation from field to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.F. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68 (3), pp.357-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical parameterization of canopy directional emissivity and directional radiance in the thermal infrared. Application on the retrieval of soil and foliage temperatures using two directional measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (12), pp.2587-2621. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311697217495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the soil-vegetation-atmosphere continuum in a conceptual rainfall-runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41, pp.889-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the soil/vegetation/atmosphere continuum in a conceptual rainfall/runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (6), pp.889-902. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626669609491557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité du radar ERS 1 à ouverture synthétique à estimer l'humidité de surface du sol : deux années de résultats sur le bassin versant du Naizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (4), pp.975-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF SATELLITE REMOTE SENSING TO ESTIMATE AREAL EVAPOTRANSPIRATION OVER A WATERSHED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sucksdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 121, pp.321-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing applications to hydrological modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation over land-surfaces: First results from HAPEX-MOBILHY special observing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6 (5), pp.477-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the fire regime evolution and land use change in the dry and wet Chaco between 2001 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sörensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso Argentino de Meteorología (Congremet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Argentino de Meteorologos, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonan G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Lansoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impacts of Deforestation: local drying of the atmosphere and potential effect on downwind precipitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenet Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assempbly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE23 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPVE; ESA, Jun 2023, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the fire regime evolution and land-use change in the Dry and Wet Chaco between 2001 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sörensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Snow Changes in the ORCHIDEE Land Surface Model related to Light Absorbing Particles deposition. ID# 1260304,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnakumar Sujith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménégoz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2023, San Francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth Observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-LPS22 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of different data assimilation approaches to optimize the parameters of the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenso Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Land Data Assimilation Community Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Tree Height Maps of the Landes Forest (France) based on GEDI, Sentinel-1 and Sentinel-2 data : a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2022, Chicago, United States. pp.B15B-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indo-French High-resolution Thermal Infrared Space Mission for Earth Natural Resources Assessment and Monitoring -Concept and Definition of TRISHNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal K Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Crébassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dheeraj Adlakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM-ISRS Joint International Workshop on “Earth Observations for Agricultural Monitoring”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Feb 2019, New Delhi, India. pp.403, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-403-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ecosystem functional type patterns at different spatial resolutions in relation with FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Pesquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Domingo-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cristobal Roselló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French Trishna Mission: Earth Observation in the Thermal Infrared with High Spatio-Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4078-4081, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global comparison of surface soil moisture from the ESA CCI combined product and the Orchidee Land-Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3711-3714, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French TRISHNA mission: Earth observation in the thermal infrared with high spatio-temporal resolution and its application to agriculture and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOP4 - 4th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the early dispersion (2011-2013) of radioactive sediment in coastal catchments draining Fukushima contamination plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014 - 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02669040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interfaces et frontières – Interface surface-atmosphère à haute résolution : bilan d’énergie, évaporation, transferts, effet de la canopée, couplage sol-plante-atmosphère...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective INSU–SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature downscaling based on genetic particle smoother.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pannekouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WMO Symposium on data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sediment connectivity to understand dynamics of contaminated sediment within coastal catchments of Fukushima Prefecture (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brossoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02639377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface surface- atmosphère haute résolution : bilans d’énergie, évaporation, transferts, effet de la canopée et couplage sol/plante/atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using water isotopes in the evaluation of land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Valdayskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienna, Austria, Austria. EGU 2013-11436, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement énergétique des surfaces : préparation des missions infrarouge thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque restitution du TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Mar 2012, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing observations of low-arctic vegetation green-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and multi-scale integration for investigating 'Changing permafrost in the Arctic and its global effects in the 21st century .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Annett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling runoff and erosion in an ungauged cultivated catchment of Western Russia strongly contaminated by Chernobyl fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lio Soon Shun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Markelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining high spatial resolution and revisit capabilities in the thermal infrared: the MISTIGRI mission project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. EARSeL Symposium: Remote Sensing for Science, Education and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI, a microsatellite project associating high spatial resolution and high revisit frequency in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of ALMIP multi-model land surface model diagnostics for evaluating the surface component of the WAMME GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan d'Orgeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First West African Monsoon Modeling and Evaluation (WAMME) Workshop, American Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEtHyS_Savannah : a three source land surface model applied to sahelian landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMIP results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan d'Orgeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for floods mapping based on radar images over the SOMME French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application du modèle d'interface SEtHyS_Savannah sur l'Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier de modélisation du CNRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geostationary satellite thermal infrared data to monitor surface exchanges at local scale over heterogeneous landscape: Application to Meteosat 8 data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of the SEtHyS_Savannah SVAT model using remote sensing data over the AMMA-Niger supersite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Biosphère continentale : Cycle de l'eau et végétation : analyse et prospectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Bidirectional Reflectance Calculation based on adding method and SAIL formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2007. IGARSS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.2554-2557, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geostationary satellite thermal infrared data to monitor surface exchanges at local scale over heterogeneous landscape: Application to Meteosat 8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA land surface model intercomparison in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2006 GENERAL ASSEMBLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of surface soil moisture based on ARSAR/ENVISAT radar data over Kori Diantandou site (Niger).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS, in Valencia, Spain, on September 25-29, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valencia, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCover derivation based on SAIL-isoline parameterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Recent Advances in Quantitative Remote Sensing, Torrent, 25-29th September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Torrent, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic SVAT model calibration process based on thermal infrared brightness temperature data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISPMSRS, Beijin, Oct.17-19, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vegetation growth and associated energy fluxes over the AMMA Malian site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface soil moisture over Kori Diantandou site (Niger) with ASAR/ENVISAT radar data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Descroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation des sols sur le site Niger (AMMA) sur les 20 dernières années avec une série temporelle de données SPOT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Descroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference, Dakar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehégarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface temperature diurnal cycles analysis over Niger in relation with surface and atmospheric characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover monitoring using coarse resolution data series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference, St Petersbourg, Juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, St Petersbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données de surface dans le modèle ISBA-3L : approches séquentielle et variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sorror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing for SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMDHA Second workshop, “The Terrestrial Water Cycle: Modeling and Data Assimilation Across Catchment Scales”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing to improve SVAT model soil moisture simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of thermal infrared remote sensing to SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection infrarouge thermique pour l'étalonnage d'un modèle TSVA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère [A.M.A.].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la télédétection infrarouge thermique pour l'étalonnage d'un modèle SVAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère, Météo-France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MSG thermal infrared temperature to improve SVAT model simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteosat Second Generation Eumetsat international conference, 8-9 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Salzburg, Austria. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Stomatal Conductance in ORCHIDEE Land Surface Model and Comparison with FLUXNET Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuzet Andrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2002, San Francicco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential assimilation of SAR ERS data in a surface hydric model coupled to a global hydrological model with an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium international Mesures physiques et signatures en télédétection, Aussois, 8-12 janvier 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aussois, France. pp.689-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface albedo over the Reseda experimental site using high spatial resolution multi-directional and multi-spectral remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and Sispat-RS simulated brightness temperatures, reflectances and radar backscattering sections at field scale during Reseda experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat hydrique des sols et hydrologie : approche par télédétection pour la prévision des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000, Toulouse, 16-17 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France. pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration des couverts végétaux par inversion de modèles de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Outalha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of optical, thermal infrared and radar remote sensing for hydrological modelling of agricultural river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXI General assembly, The Hague, NLD, 6-10 May 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, The Hague, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and hydrological modelling using radar and optical remote sensing : A case study in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ERS Applications Workshop, Londres, GBR, 6-8 décembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Londres, United Kingdom. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et prise en compte de l'état hydrique des sols en hydrologie : une étude sur des bassins versants bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interceltique d'hydrologie et de gestion des eaux Bretagne 96, Rennes, 8-11 juillet 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rennes, France. pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vegetation and soil variables inferred from radar and optical remote sensing in hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up hydrological variables using remote sensing workshop of Institute of Hydrology, Wallingford, GBR, June 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Wallingford, United Kingdom. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of optical and radar remote sensing for hydrological modelling of agricultural river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th General assembly of the European Geophysical Society Atmospheric and hydrological processes and models at the soil-vegetation-atmosphere interface, Hamburg, DEU, 3-7 April 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données satellitaires pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand de télédétection, Bonn, DEU, 10-19 janvier 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Bonn, Allemagne. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des échanges à l'interface sol-végétation-atmosphère dans un modèle hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère 94 Météo-France-CNRM, Toulouse, 29 novembre-1er décembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France. pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'état hydrique des sols à différentes échelles à partir des données du satellite ERS1 sur le BVRE de Naizin et essai de transposition aux bassins versants bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées du GFHN, Rennes, 23-24 novembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Rennes, France. pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'observation spatiale pour l'estimation de l'état hydrique des sols et la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Imberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées hydrologiques ORSTOM, Montpellier, 13-14 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Montpellier, France. pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface soil moisture from ERS.1/SAR data for hydrological modeling purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Imberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on ERS-1 Pilot Project, Toledo, ESP, 23-25 June 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toledo, Spain. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol. Possible complémentarité SPOT-ERS. Une étude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ESA.CNES De l'optique au radar les applications de SPOT et ERS, Paris, 10-13 mai 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNES-ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol, possible complementarite SPOT/ERS. Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat hydrique du sol : mesures ponctuelles et mesures satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Louahala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GSTS changements d'échelle dans les modèles de l'environnement et de la télédétection, Strasbourg, 17-19 mai 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Strasbourg, France. pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA-CCI High Resolution Land Cover products: Contribution to the parameterization of ORCHIDEE land surface model and to the understanding of land-atmosphere interactions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA- LPS22 symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the High Mountain Asia cold bias in GCMs by adapting snow cover parameterization to complex topography areas,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménégoz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Insbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a snow cover scheme for complex topography areas: regional calibration over High Mountain Asia and application in global models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménégoz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022, EGU22-615, Session CR3.1 – Modelling and measuring snow processes across scales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: a high spatio-temporal resolution Indian-French spatial mission for TIR Earth observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling of the seasonal evolution of various crops in the Versailles plain (France), based on MODIS 250m EVI vegetation index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Recent Advances in Quantitative Remote Sensing Torrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the continental biosphere model (ORCHIDEE) over Siberia with remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the high spatial and temporal resolutions MISTIGRI mission in the Thermal Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Thermal Infrared EXplorer (TIREX) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain. pp.1-2, 2010, Recent advances in Quantitative remote sensing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI: a new mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space applications, semaine internationale des applications spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. 12 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’état hydrique du sol par télédétection radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.257-268, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données d’état hydrique des sols pour la modélisation des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.269-284, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the dispersion of sediment contaminated with radionuclides in catchments exposed to Chernobyl and Fukushima fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Belyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion and Sediments Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment, CAS-Chengdu, China, 11–15 October 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sediment budget of a river basin, based on reconstruction of the post-fallout redistribution of Chernobyl particle-bound $^{137}$Cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Belyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Shamshurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Markelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Golosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion and Sediment Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment, CAS-Chengdu, China, 11–15 October 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUST : A Medium Scale surface Temperature mission dedicated to environment and agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. A. Quattrocchi and J. C. Luwall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal remote sensing in land surface processes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface temperature retrieval techniques and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal remote sensing in land surface processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2004, 0-415-30224-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential assimilation of SAR-ERS data in a lumped rainfall-runoff model with an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and hydrology 2000 IASH Red Book publication n°267. Owe M., Brubaker K., Ritchie J., Rango A. Publication à comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conceptuelle de la modélisation pluie-débit prenant en compte l'état hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar and optical remote sensing to infer evapotranspiration and soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up in hydrology using remote sensing, Stewart J.B., Engman E.T., Feddes R.A. et al., Editors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls fire size in the South American Gran Chaco? Exploring atmospheric, landscape, and anthropogenic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sorenssön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeebane Vattinada Ayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling on atmospheric grids; using graphs of sub-grid elements to transport energy and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Schrapffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rinchiuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la perception du rôle de l`interface sol-végétation-atmosphère dans la modélisation pluie-débit. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId710"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine OTTLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface model underperformance tied to specific meteorological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Cranko Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin G de Kauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy J Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac R Towers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Arduini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (1), pp.263 - 282. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-263-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls fire size in the South American Gran Chaco? Exploring atmospheric and landscape drivers through Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sörensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), pp.1479-1513. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-26-1479-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004869. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024ms004869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced prescription of soil organic and mineral content in the ORCHIDEE LSM to better simulate soil temperatures: application at nine high-latitude GEM and FLUXNET sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrén Lopéz-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Goeckede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Ikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.e2025JG008776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating ESA CCI land surface temperature into the ORCHIDEE land surface model: insights from a multi-site study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.261 - 290. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-261-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Country-scale crop-specific phenology from disaggregated PROBA-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue Remote Sensing of Land Surface Phenology II, 16 (23), pp.4521. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling snowpack on ice surfaces with the ORCHIDEE land surface model: application to the Greenland ice sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (11), pp.5067 - 5099. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-18-5067-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the predictability of turbulent fluxes from land: PLUMBER2 MIP experimental description and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gab Abramowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ukkola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Hobeichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Cranko Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Lipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (23), pp.5517 - 5538. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-5517-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving climate model skill over High Mountain Asia by adapting snow cover parameterization to complex-topography areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ménégoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (12), pp.5095-5130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-5095-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving modelled albedo over the Greenland ice sheet through parameter optimisation and MODIS snow albedo retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (7), pp.2705 - 2724. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-17-2705-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution of Lake Surface Water Temperature Change in Large Lakes Across China Over Past Four Decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (21), pp.e2022JD038465. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JD038465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29-year time series of annual 300m resolution plant-functional-type maps for climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.1465-1499. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1465-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMS: Forest Multiple Source height, wood volume, and biomass maps in France at 10 to 30 m resolution based on Sentinel-1, Sentinel-2, and Global Ecosystem Dynamics Investigation (GEDI) data with a deep learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien de Truchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.4927-4945. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7840108(⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and reducing uncertainty in global carbon cycle predictions: lessons and perspectives from 15 years of data assimilation studies with the ORCHIDEE Terrestrial Biosphere Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.e2021GB007177. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GB007177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling subgrid lake energy balance in ORCHIDEE terrestrial scheme using the FLake lake model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.4275 - 4295. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-4275-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation, damming, and streamflow fluctuations of the Yellow River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.1133-1150. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-1133-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Irrigation Scheme in the ORCHIDEE Land Surface Model and Impacts of Irrigation on Regional Water Budgets Over China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS001770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Near‐Surface Continental Climate in IPSL‐CM6A‐LR by Combined Evolutions of Atmospheric and Land Surface Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionela Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.e2019MS002005. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019ms002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Servonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lea Albright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global terrestrial evapotranspiration using state-of-the-art approaches in remote sensing, machine learning and land surface modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shufen Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.1485-1509. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-1485-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing water fluxes and storage from two hydrology configurations within the ORCHIDEE land surface model across US semi-arid sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell L Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel A Biederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (11), pp.5203 - 5230. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-5203-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deceleration of China's human water use and its key drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuhong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (14), pp.7702-7711. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1909902117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SWOT water level errors on Seine reservoirs and La Bassée gravel pits: Impacts on water surface energy budget modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Petrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2911. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS12182911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Land Surface Fluxes from Uncertain Rainfall: A Case Study in the Sahel with Field-Driven Stochastic Rainfields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Vischel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Bil-Assanou Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11050465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting Soil Moisture Dynamics from the ORCHIDEE Land Surface Model With the ESA-CCI Product: Perspectives for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning global land evapotranspiration using CMIP5 models constrained by observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Huntingford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhong Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.640-646. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-018-0207-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01874286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ORCHIDEE-MICT-simulated soil moisture over China and impacts of different atmospheric forcing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zun Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (10), pp.5463-5484. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-5463-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Climate Change, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; , Land-Use Change, and Human Activities to Changes in River Flow across 10 Chinese Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (11), pp.1899-1914. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-18-0005.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational assimilation of land surface temperature within the ORCHIDEE Land Surface Model Version 1.2.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector-Simon Benavidès Pinjosovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Badran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-85-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the capability of ORCHIDEE land surface model to simulate Arctic ecosystems: Sensitivity analysis and site-level model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1212-1230. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016MS000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of typhoons on sediment connectivity: lessons learnt from contaminated coastal catchments of the Fukushima Prefecture (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patrick Laceby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.306 - 317. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflows over a West African Basin from the ALMIP2 Model Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait-Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1831-1845. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-16-0233.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the performance of land surface model ORCHIDEE-CAN v1.0 on water and energy flux estimation with a single- and multi-layer energy budget scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (9), pp.2951 - 2972. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-2951-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-layer land surface energy budget model for implicit coupling with global atmospheric simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.223 - 245. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-9-223-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling Meteosat Land Surface Temperature over a Heterogeneous Landscape Using a Data Assimilation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pannekoucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (7), pp.586. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8070586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Intra-Seasonal Variability and Vegetation Growth in the Ferlo Basin (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukèye Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Thierno Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the dynamics of Northern Hemisphere high-latitude vegetation in the ORCHIDEE ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2263-2283. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2263-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01234949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Satellite-Based Snow Albedo Assimilation on Offline and Coupled Land Surface Model Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0137275. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0137275.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface temperature retrieval over circumpolar Arctic using SSM/I–SSMIS and MODIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring snow cover deficit controlled by intraseasonal variability of the surface energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/10/2/024018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional type classification for earth system models: results from the European Space Agency's Land Cover Climate Change Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Khlystova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (7), pp.2315 - 2328. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2315-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of uncertainty in China's net primary production over the 21st century projected by the CMIP5 Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.2323-2334. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01352110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of local spring temperature variance on temperature sensitivity of spring phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (5), pp.1473-1480. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an improved intermediate complexity snow scheme in the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (12), pp.6064-6079. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Temperature Downscaling From Multiresolution Instruments Based on Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (3), pp.1588 - 1612. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2207461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of various remote sensing land cover products for plant functional type mapping over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.331-348. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-331-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of field furrows from very high resolution optical imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (9-10), pp.3467 - 3484. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2012.716918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154- 155, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00694547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Surface Temperature product validation using NOAA's surface climate observation networks-Scaling methodology for the Visible Infrared Imager Radiometer Suite (VIIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre C. Guillevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey L. Privette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Palecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.282-298. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent errors in a land surface model across biomes inferred from eddy covariance observations on multiple timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ECOLMODEL.2012.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Comment on “Surface Urban Heat Island Across 419 Global Big Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (12), pp.6889-6890. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es301811b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of vegetation seasonality in Sahelian environments using MODIS LAI, in association with land cover and rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bobée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maugis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.38-50. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of the land surface during the African Monsoon Multidisciplinary Analysis (AMMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface urban heat island across 419 global big cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.696-703. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es2030438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land water storage variability over West Africa estimated by GRACE and land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (5), pp.W05549. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on winter ecosystem respiration in temperate and boreal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.2009-2025. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-2009-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model comparison of a major flood in the groundwater-fed basin of the Somme River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Korkmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (14), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-99-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA Land Surface Model Intercomparison Project (ALMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Balsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (12), pp.1865-1880. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009BAMS2786.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMMA-CATCH experiment in the cultivated Sahelian area of south-west Niger : investigating water cycle response to a fluctuating climate and changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.34-51. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Land Surface Hydrology within the Noah-WRF Land-Atmosphere Mesoscale Model Applied to Semiarid Environment: Evaluation over the Dantiandou Kori (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, ID 731874 (13 p.). </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/731874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy budgets simulation over the AMMA-Niger super-site spatially constrained with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEtHyS_Savannah: A multiple source land surface model applied to Sahelian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (9), pp.1421-1432. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of vegetation indices using continuous belief functions and cautious-adaptive combination rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (5), pp.1499-1513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land surface processes with thermal infrared data: Calibration of SVAT parameters based on the optimization of diurnal surface temperature cycling features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.872-887. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy bidirectional reflectance calculation based on Adding method and SAIL formalism: AddingS/AddingSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (9), pp.3639-3655. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SVAT model calibration strategy based on the optimisation of surface temperature temporal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.L04402. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL028778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of vegetation cover fraction by inversion of a four-parameter model based on isoline parametrization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (4), pp.553-566. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture mapping based on ASAR/ENVISAT radar data over a Sahelian region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (16), pp.3547 à 3565. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160601009680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et états de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Comité National Français des Sciences Hydroliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Thermal Infrared Remote Sensing Data in Multiobjective Calibration of a Dual-Source SVAT Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.404-420. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM503.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change detection at coarse spatial scales based on iterative estimation and previous state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (4), pp.464 - 479. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover change detection at coarse spatial scales based on iterative estimation and previous state information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.464-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining a physically based Soil-Vegetation-Atmosphere Transfer model with surface water content and thermal infrared brightness temperature measurements using a multiobjective approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multiobjective approach to retrieve information on surface properties used in a SVAT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Frangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 287 (1-4), pp.214-236. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVAT modeling over the Alpilles-ReSeDA experiment: comparing SVAT models over wheat fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.651-668. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of 400-1100 nm vegetation albedo measurements into total shortwave broadband albedo using a canopy radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.611-618. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring energy and mass transfers during the Alpilles-ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.597-610. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aerodynamic resistance modelling on SiSPAT-RS simulated surface fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5-6), pp. 443-453. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1909(01)00033-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISBA surface scheme in a macroscale hydrological model applied to the Hapex-Mobilhy area. Part II: Simulation of streamflows and annual water budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 217 (1-2), pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ISBA surface scheme in a macroscale hydrological model applied to the Hapex-Mobilhy area. Part I: Model and database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Noilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacarrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 217 (1-2), pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSUTE: a minisatellite project for land surface heat flux estimation from field to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.F. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68 (3), pp.357-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical parameterization of canopy directional emissivity and directional radiance in the thermal infrared. Application on the retrieval of soil and foliage temperatures using two directional measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (12), pp.2587-2621. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/014311697217495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the soil-vegetation-atmosphere continuum in a conceptual rainfall-runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41, pp.889-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of the soil/vegetation/atmosphere continuum in a conceptual rainfall/runoff model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (6), pp.889-902. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626669609491557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité du radar ERS 1 à ouverture synthétique à estimer l'humidité de surface du sol : deux années de résultats sur le bassin versant du Naizin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (4), pp.975-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION OF SATELLITE REMOTE SENSING TO ESTIMATE AREAL EVAPOTRANSPIRATION OVER A WATERSHED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sucksdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 121, pp.321-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing applications to hydrological modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, pp.394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation over land-surfaces: First results from HAPEX-MOBILHY special observing period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessemoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6 (5), pp.477-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the fire regime evolution and land use change in the dry and wet Chaco between 2001 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sörensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Congreso Argentino de Meteorología (Congremet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Argentino de Meteorologos, Nov 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a representation of complex ecosystems in the ORCHIDEE Land Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonan G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Lansoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impacts of Deforestation: local drying of the atmosphere and potential effect on downwind precipitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenet Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assempbly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE23 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPVE; ESA, Jun 2023, Frascati (Rome), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the fire regime evolution and land-use change in the Dry and Wet Chaco between 2001 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sörensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Snow Changes in the ORCHIDEE Land Surface Model related to Light Absorbing Particles deposition. ID# 1260304,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnakumar Sujith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménégoz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2023, San Francisco,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth Observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-LPS22 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of different data assimilation approaches to optimize the parameters of the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenso Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Land Data Assimilation Community Virtual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Tree Height Maps of the Landes Forest (France) based on GEDI, Sentinel-1 and Sentinel-2 data : a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soil moisture and land surface temperature Earth observations to optimize land surface model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2022, Chicago, United States. pp.B15B-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indo-French High-resolution Thermal Infrared Space Mission for Earth Natural Resources Assessment and Monitoring -Concept and Definition of TRISHNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal K Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Crébassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dheeraj Adlakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS-GEOGLAM-ISRS Joint International Workshop on “Earth Observations for Agricultural Monitoring”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing (ISPRS). INT., Feb 2019, New Delhi, India. pp.403, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-403-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ecosystem functional type patterns at different spatial resolutions in relation with FLUXNET data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Pesquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Domingo-Marimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Cristobal Roselló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.8, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2533049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French TRISHNA mission: Earth observation in the thermal infrared with high spatio-temporal resolution and its application to agriculture and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global comparison of surface soil moisture from the ESA CCI combined product and the Orchidee Land-Surface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.3711-3714, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian-French Trishna Mission: Earth Observation in the Thermal Infrared with High Spatio-Temporal Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Kumar Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay S. Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4078-4081, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving energy partitioning and the nighttime energy balance by implementation of a multi-layer energy budget in ORCHIDEE-CAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOP4 - 4th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the early dispersion (2011-2013) of radioactive sediment in coastal catchments draining Fukushima contamination plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014 - 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02669040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interfaces et frontières – Interface surface-atmosphère à haute résolution : bilan d’énergie, évaporation, transferts, effet de la canopée, couplage sol-plante-atmosphère...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective INSU–SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcing a land surface model with satellite-derived biophysical products in the Sahel: Inpacts of various sources on the simulated energy and water cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV - 4th International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature downscaling based on genetic particle smoother.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pannekouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WMO Symposium on data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing sediment connectivity to understand dynamics of contaminated sediment within coastal catchments of Fukushima Prefecture (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Onda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brossoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02639377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface surface- atmosphère haute résolution : bilans d’énergie, évaporation, transferts, effet de la canopée et couplage sol/plante/atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using water isotopes in the evaluation of land surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Guglielmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Risi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Valdayskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienna, Austria, Austria. EGU 2013-11436, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing observations of low-arctic vegetation green-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du fonctionnement énergétique des surfaces : préparation des missions infrarouge thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. colloque restitution du TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES). FRA., Mar 2012, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and multi-scale integration for investigating 'Changing permafrost in the Arctic and its global effects in the 21st century .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Annett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling runoff and erosion in an ungauged cultivated catchment of Western Russia strongly contaminated by Chernobyl fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lio Soon Shun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Markelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining high spatial resolution and revisit capabilities in the thermal infrared: the MISTIGRI mission project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. EARSeL Symposium: Remote Sensing for Science, Education and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI, a microsatellite project associating high spatial resolution and high revisit frequency in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of ALMIP multi-model land surface model diagnostics for evaluating the surface component of the WAMME GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan d'Orgeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First West African Monsoon Modeling and Evaluation (WAMME) Workshop, American Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEtHyS_Savannah : a three source land surface model applied to sahelian landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation of the SEtHyS_Savannah SVAT model using remote sensing data over the AMMA-Niger supersite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Biosphère continentale : Cycle de l'eau et végétation : analyse et prospectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMIP results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan d'Orgeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA Second International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for floods mapping based on radar images over the SOMME French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guichaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application du modèle d'interface SEtHyS_Savannah sur l'Afrique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Atelier de modélisation du CNRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geostationary satellite thermal infrared data to monitor surface exchanges at local scale over heterogeneous landscape: Application to Meteosat 8 data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Bidirectional Reflectance Calculation based on adding method and SAIL formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium, 2007. IGARSS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.2554-2557, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of geostationary satellite thermal infrared data to monitor surface exchanges at local scale over heterogeneous landscape: Application to Meteosat 8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Testud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMMA land surface model intercomparison in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Beljaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2006 GENERAL ASSEMBLY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of surface soil moisture based on ARSAR/ENVISAT radar data over Kori Diantandou site (Niger).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS, in Valencia, Spain, on September 25-29, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valencia, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCover derivation based on SAIL-isoline parameterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Recent Advances in Quantitative Remote Sensing, Torrent, 25-29th September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Torrent, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic SVAT model calibration process based on thermal infrared brightness temperature data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ISPMSRS, Beijin, Oct.17-19, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface soil moisture over Kori Diantandou site (Niger) with ASAR/ENVISAT radar data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Descroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation des sols sur le site Niger (AMMA) sur les 20 dernières années avec une série temporelle de données SPOT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Descroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference, Dakar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vegetation growth and associated energy fluxes over the AMMA Malian site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'évolution des mares sur le site Niger AMMA en utilisant les données haute resolution SPOT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehégarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface temperature diurnal cycles analysis over Niger in relation with surface and atmospheric characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saux-Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover monitoring using coarse resolution data series.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference, St Petersbourg, Juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, St Petersbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données de surface dans le modèle ISBA-3L : approches séquentielle et variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sorror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing to improve SVAT model soil moisture simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of thermal infrared remote sensing to SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the European Geophysical Union [E.G.U.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of thermal infrared remote sensing for SVAT model calibration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMDHA Second workshop, “The Terrestrial Water Cycle: Modeling and Data Assimilation Across Catchment Scales”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MSG thermal infrared temperature to improve SVAT model simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteosat Second Generation Eumetsat international conference, 8-9 septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Salzburg, Austria. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la télédétection infrarouge thermique pour l'étalonnage d'un modèle SVAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère, Météo-France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection infrarouge thermique pour l'étalonnage d'un modèle TSVA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère [A.M.A.].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG joint assembly, Nice, 6-11 April 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models for evapotranspiration and irrigation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Use of Remote Sensing of Crop Evapotranspiration for Large Regions, Montpellier, 17 September 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the multiobjective approach to assimilate remote sensing data in SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Stomatal Conductance in ORCHIDEE Land Surface Model and Comparison with FLUXNET Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuzet Andrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2002, San Francicco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation variationnelle et multispectrale dans un modèle TSVA par étalonnage stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of remote sensing data into crop simulation models and SVAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential assimilation of SAR ERS data in a surface hydric model coupled to a global hydrological model with an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium international Mesures physiques et signatures en télédétection, Aussois, 8-12 janvier 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aussois, France. pp.689-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface albedo over the Reseda experimental site using high spatial resolution multi-directional and multi-spectral remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and Sispat-RS simulated brightness temperatures, reflectances and radar backscattering sections at field scale during Reseda experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. II Models and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SVAT models over the Alpilles ReSeDa experiment. I Description of the framework and the data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bethenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXIIIth General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts de masse et d'énergie dans le continuum sol-plante-atmosphère sur sol cultivé : expérience Alpilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat hydrique des sols et hydrologie : approche par télédétection pour la prévision des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000, Toulouse, 16-17 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France. pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'évapotranspiration des couverts végétaux par inversion de modèles de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Outalha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture and hydrological modelling using radar and optical remote sensing : A case study in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ERS Applications Workshop, Londres, GBR, 6-8 décembre 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Londres, United Kingdom. pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et prise en compte de l'état hydrique des sols en hydrologie : une étude sur des bassins versants bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interceltique d'hydrologie et de gestion des eaux Bretagne 96, Rennes, 8-11 juillet 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rennes, France. pp.135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of optical, thermal infrared and radar remote sensing for hydrological modelling of agricultural river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGS XXI General assembly, The Hague, NLD, 6-10 May 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, The Hague, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of vegetation and soil variables inferred from radar and optical remote sensing in hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up hydrological variables using remote sensing workshop of Institute of Hydrology, Wallingford, GBR, June 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Wallingford, United Kingdom. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of optical and radar remote sensing for hydrological modelling of agricultural river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th General assembly of the European Geophysical Society Atmospheric and hydrological processes and models at the soil-vegetation-atmosphere interface, Hamburg, DEU, 3-7 April 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données satellitaires pour la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-allemand de télédétection, Bonn, DEU, 10-19 janvier 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Bonn, Allemagne. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des échanges à l'interface sol-végétation-atmosphère dans un modèle hydrologique pluie-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de modélisation de l'atmosphère 94 Météo-France-CNRM, Toulouse, 29 novembre-1er décembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France. pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'état hydrique des sols à différentes échelles à partir des données du satellite ERS1 sur le BVRE de Naizin et essai de transposition aux bassins versants bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées du GFHN, Rennes, 23-24 novembre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Rennes, France. pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'observation spatiale pour l'estimation de l'état hydrique des sols et la modélisation hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Imberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées hydrologiques ORSTOM, Montpellier, 13-14 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Montpellier, France. pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of surface soil moisture from ERS.1/SAR data for hydrological modeling purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Imberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Symposium on ERS-1 Pilot Project, Toledo, ESP, 23-25 June 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toledo, Spain. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol. Possible complémentarité SPOT-ERS. Une étude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium ESA.CNES De l'optique au radar les applications de SPOT et ERS, Paris, 10-13 mai 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNES-ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'occupation du sol, possible complementarite SPOT/ERS. Une etude sur un paysage agricole breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat hydrique du sol : mesures ponctuelles et mesures satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Louahala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GSTS changements d'échelle dans les modèles de l'environnement et de la télédétection, Strasbourg, 17-19 mai 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Strasbourg, France. pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit vegetation fractions to improve climate model simulation: A 29-year time series of annual Plant Functional Type (PFT) fraction maps through the fusion of the CCI MRLC 300 m land cover dataset and existing high-resolution data products,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandice L. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA- LPS22 symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA-CCI High Resolution Land Cover products: Contribution to the parameterization of ORCHIDEE land surface model and to the understanding of land-atmosphere interactions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the High Mountain Asia cold bias in GCMs by adapting snow cover parameterization to complex topography areas,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménégoz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Insbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from Sentinel-1 & 2 and disaggregated PROBA-V data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a snow cover scheme for complex topography areas: regional calibration over High Mountain Asia and application in global models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménégoz Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022, EGU22-615, Session CR3.1 – Modelling and measuring snow processes across scales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-specific phenology from disaggregated Medium Spatial Resolution optical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA: a high spatio-temporal resolution Indian-French spatial mission for TIR Earth observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crebassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Murthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring phenology of crops at the parcel scale : combining high and medium spatial resolution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling of the seasonal evolution of various crops in the Versailles plain (France), based on MODIS 250m EVI vegetation index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Recent Advances in Quantitative Remote Sensing Torrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining optical remote sensing, agricultural statistics and field observations for culture recognition over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the continental biosphere model (ORCHIDEE) over Siberia with remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping agricultural phenology using repetitive optical remote sensing over a peri-urban region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Dragoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface variables simulated by the continental biospheric model (ORCHIDEE) over Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dantec-Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Climat et impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the high spatial and temporal resolutions MISTIGRI mission in the Thermal Infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobTemperature - User Consultation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing assessment of the feedbacks between climatic, environmental and societal changes in Siberia over 30 years: the CLASSIQUE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zakharova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei. A. Kouraev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Circumpolar Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Thermal Infrared EXplorer (TIREX) mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain. pp.1-2, 2010, Recent advances in Quantitative remote sensing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISTIGRI: a new mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space applications, semaine internationale des applications spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. 12 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’état hydrique du sol par télédétection radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.257-268, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données d’état hydrique des sols pour la modélisation des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.269-284, 2013, 978-2-7592-2073-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the dispersion of sediment contaminated with radionuclides in catchments exposed to Chernobyl and Fukushima fallout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Belyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion and Sediments Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment, CAS-Chengdu, China, 11–15 October 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the sediment budget of a river basin, based on reconstruction of the post-fallout redistribution of Chernobyl particle-bound $^{137}$Cs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Belyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Shamshurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Markelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Golosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erosion and Sediment Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment, CAS-Chengdu, China, 11–15 October 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02615665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUST : A Medium Scale surface Temperature mission dedicated to environment and agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Caselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. A. Quattrocchi and J. C. Luwall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal remote sensing in land surface processes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface temperature retrieval techniques and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal remote sensing in land surface processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2004, 0-415-30224-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of measured and SISPAT-RS simulated brightness temperatures and reflectances at field scale during ReSeDA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Frangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing For Agriculture, Ecosystems, and Hydrology Iii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4542, pp.130-140, 2002, 0277-786X;0-8194-4267-4. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.454205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential assimilation of SAR-ERS data in a lumped rainfall-runoff model with an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quesney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hegarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote sensing and hydrology 2000 IASH Red Book publication n°267. Owe M., Brubaker K., Ritchie J., Rango A. Publication à comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conceptuelle de la modélisation pluie-débit prenant en compte l'état hydrique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar and optical remote sensing to infer evapotranspiration and soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vidal-Madjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up in hydrology using remote sensing, Stewart J.B., Engman E.T., Feddes R.A. et al., Editors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.221-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls fire size in the South American Gran Chaco? Exploring atmospheric, landscape, and anthropogenic drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sorenssön</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeebane Vattinada Ayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling on atmospheric grids; using graphs of sub-grid elements to transport energy and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Schrapffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rinchiuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xudong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la perception du rôle de l`interface sol-végétation-atmosphère dans la modélisation pluie-débit. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Taconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId710"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G de Kauwe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J Pitman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac R Towers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-263-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo San Mart&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#246;rensson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-26-1479-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Raoult" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-261-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cuynet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Lop&#233;z-Blanco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goeckede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ikawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779420v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5067-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-5095-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-2705-2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD038465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandice L. Harper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamarche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hartley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1465-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7840108(" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastrikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4275-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1133-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimberteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001770" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Macbean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Scott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A Biederman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5203-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Pan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1485-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhong Tang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909902117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delorme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Huntingford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Zeng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0207-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5463-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0005.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dantec-N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000860" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector-Simon Benavid&#232;s Pinjosovsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-85-2017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Getirana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Mesbah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0233.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-223-2016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mechri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070586" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souk&#232;ye Ciss&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ndione" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thierno Gaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Peng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viovy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Druel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2263-2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137275.t001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGKPRMN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/2/024018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khlystova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2315-2015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwen Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4497" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12509" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTG6SPXZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930046v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50395" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318391v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2207461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-331-2013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.716918" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Palecki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.05.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brender" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mahecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ECOLMODEL.2012.07.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKWV6G15-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301811b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2012.03.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDWB63H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929437v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2030438" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649833v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008856" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648716v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brender" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2009-2011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Korkmaz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-99-2010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chopin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2786.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PT42Z3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485075v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/731874" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P52K0DJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159132v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Verhoef" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.05.014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWNDWNQ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321888v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMZV48W4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149478v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zibri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601009680" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159117v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascleb" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.04.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0968HX51-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149441v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146522v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM503.1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJXDFNV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145813v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578915v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutorbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578914v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Becker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phulpin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Gu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311697217495" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603746v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669609491557" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582052v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299109v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sucksdorff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142486v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011981v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Goutorbe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264399v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264736v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264760v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Sujith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;goz Martin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264697v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264707v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenso Maxime" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264674v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264716v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420462v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal K Bhattacharya" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cr&#233;bassol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gamet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Adlakha" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-403-2019" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390697v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Pesquer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Domingo-Marimon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cristobal Rosell&#243;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533049" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390710v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Kumar Bhattacharya" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crebassol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay S. Babu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518720" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390705v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Delorme" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517696" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589552v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376101v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742306v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338752v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pannekouche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809212v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806459v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Valdayskikh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807134v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Sobrino" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bach" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909954v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Annett" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchhorn" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668955v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lio Soon Shun" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belyaev" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markelov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755601v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758503v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282990v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Orgeval" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151471v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282988v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151496v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guichaoua" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151486v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux Picart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151451v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151477v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366076v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat-Mascle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423365" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754924v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069816v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151318v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159143v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151454v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151394v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151490v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151389v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151466v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151463v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbah" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sorror" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151446v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151422v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151445v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151443v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151424v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151036v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264723v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuzet Andr&#233;e" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581218v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesney" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761137v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762576v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581241v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alem" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765174v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taconet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Outalha" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576958v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575857v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575723v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575724v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577529v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575386v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575385v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575382v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575383v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Imberti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575384v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775889v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louahala" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loumagne" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775505v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576992v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264680v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264797v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264665v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264693v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560639v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharya" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crebassol" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murthy" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517670v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ghribi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376070v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376154v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810946v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Cherchali" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821960v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819282v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599386v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599387v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615661v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belyaev" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Ivanova" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615665v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Shamshurina" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markelov" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Golosov" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151350v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duthil" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caselles" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yag&#252;e" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830326v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580477v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583243v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582201v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237530v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo San Martin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sorenss&#246;n" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vattinada Ayar" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871004v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Schrapffer" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Dupont" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rinchiuso" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583098v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G de Kauwe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J Pitman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac R Towers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-263-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo San Mart&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#246;rensson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-26-1479-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cuynet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Lop&#233;z-Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Goeckede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Ikawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Raoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-261-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rivas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234521" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5067-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lalande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-5095-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-2705-2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD038465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandice L. Harper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamarche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hartley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1465-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Truchis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7840108(" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastrikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007177" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4275-2022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1133-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guimberteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001770" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufen Pan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1485-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Macbean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell L Scott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A Biederman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5203-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuhong Tang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1909902117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Petrus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12182911" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feurer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Vischel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Bil-Assanou Issoufou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11050465" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delorme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10111786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Huntingford" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Zeng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0207-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5463-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0005.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector-Simon Benavid&#232;s Pinjosovsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-85-2017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dantec-N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guglielmo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000860" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Getirana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait-Mesbah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polcher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-16-0233.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ryder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Mcgrath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Naudts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-2951-2016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-223-2016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mechri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070586" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souk&#232;ye Ciss&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ndione" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thierno Gaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S Peng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Viovy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Druel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2263-2015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137275.t001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maignan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGKPRMN4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/2/024018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Khlystova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2315-2015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwen Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4497" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Janssens" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12509" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTG6SPXZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930046v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50395" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318391v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2207461" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lescure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-331-2013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.716918" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C. Guillevic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L. Privette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Palecki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.05.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954406v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brender" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mahecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ECOLMODEL.2012.07.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKWV6G15-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es301811b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bob&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2012.03.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDWB63H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648716v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.325" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2030438" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649833v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Araud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008856" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piao" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brender" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2009-2011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Korkmaz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-99-2010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Balsamo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Beljaars" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chopin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009BAMS2786.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.06.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PT42Z3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485075v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/731874" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P52K0DJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149420v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briottet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMZV48W4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Verhoef" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.05.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWNDWNQ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149478v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028778" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159117v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascleb" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.04.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0968HX51-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388052v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zibri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saux-Picart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160601009680" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149441v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146522v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM503.1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756250v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJXDFNV7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145813v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Demarty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Frangi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003695" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JB21S8WV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863536v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olioso" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Frangi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.10.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13VT24D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863541v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chanzy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Courault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002054" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038973v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruguier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002033" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863542v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demarty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ducros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002051" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863540v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Frangi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002052" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578915v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutorbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacarrere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578914v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579212v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Becker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phulpin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Gu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016988v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311697217495" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Normand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vidal-Madjar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603746v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669609491557" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582052v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299109v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sucksdorff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142486v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal-Madjar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011981v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Goutorbe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessemoulin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264399v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264726v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonan G" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghattas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Lansoe" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264736v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenet Cl&#233;ment" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264760v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264742v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Sujith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;goz Martin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264697v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264707v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenso Maxime" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264674v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264716v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02420462v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Lagouarde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal K Bhattacharya" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cr&#233;bassol" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gamet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Adlakha" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-403-2019" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390697v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Pesquer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Domingo-Marimon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cristobal Rosell&#243;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533049" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Kumar Bhattacharya" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crebassol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay S. Babu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390705v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Delorme" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517696" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390710v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518720" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741798v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376101v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742306v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864168v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feurer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338752v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pannekouche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809212v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806459v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Guglielmo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Valdayskikh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909954v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807134v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Sobrino" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bach" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Annett" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heim" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchhorn" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668955v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lio Soon Shun" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belyaev" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markelov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755601v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758503v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282990v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Orgeval" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151471v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151477v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282988v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151496v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guichaoua" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151486v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux Picart" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151451v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366076v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat-Mascle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423365" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754924v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Testud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069816v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151318v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Descroix" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159143v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151454v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151490v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151389v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151394v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151457v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leh&#233;garat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151466v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151196v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151463v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbah" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sorror" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151422v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151445v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151446v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151036v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151424v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151443v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581485v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583492v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Inoue" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762470v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264723v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuichard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuzet Andr&#233;e" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764411v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764164v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Inoue" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581218v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesney" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat Mascle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761137v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762576v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843071v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bethenot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Calvet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843070v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bethenot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771866v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Calvet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581241v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alem" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765174v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauki" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taconet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Outalha" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575857v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575723v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Taconet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576958v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575724v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577529v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575386v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575385v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575382v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575383v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Imberti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575384v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578096v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Louahala" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vidal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775889v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louahala" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loumagne" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775505v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576992v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264797v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264680v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264665v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863691v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264693v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863625v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560639v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhattacharya" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crebassol" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murthy" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786056v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517670v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ghribi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517622v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376070v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375859v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dragoi" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376154v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810946v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Cherchali" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261283v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei. A. Kouraev" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821960v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819282v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599386v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599387v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615661v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belyaev" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Ivanova" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615665v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Shamshurina" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markelov" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Golosov" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151350v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duthil" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caselles" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yag&#252;e" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830326v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863543v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.454205" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580477v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583243v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582201v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237530v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo San Martin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sorenss&#246;n" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vattinada Ayar" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871004v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Schrapffer" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Dupont" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rinchiuso" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhou" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583098v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>