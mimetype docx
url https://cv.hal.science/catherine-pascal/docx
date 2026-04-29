--- v0 (2026-03-09)
+++ v1 (2026-04-29)
@@ -1151,372 +1151,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Augmentations en économie ou valeurs humaines en question ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se connecter ou se déconnecter ? Du gouvernement des choses au gouvernement des hommes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Déconnexion des connexions, n°103, ISSN : 1168-1446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies numériques, enjeux et risques pour l’humain : transition pour un humanisme d’un autre type ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pierre-Marie Riccio et Daniel Bonnet, Stratégies numériques et développement des organisations, MTO, N°8, p. 220-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Technologies numériques, enjeux et risques pour l’humain : transition pour un humanisme d’un autre type ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies numériques et mondialisation : enjeux et risques pour l’humain : restructuration des relations entre capital, travail et individu ?, p.231-252</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Pierre-Marie Riccio et Daniel Bonnet, Stratégies numériques et développement des organisations, MTO, N°8, p. 220-230</w:t>
+              <w:t xml:space="preserve">, 2017, Numérique et organisations, N° 7, Barlette Yves, Bonnet Daniel, Plantié Michel, Riccio Pierre-Michel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux mondiaux et engagements internationaux, sociaux et communautaires : cultures, enjeux, risques, et paradoxes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, », In Engagement des publics et des entreprises dans un environnement dynamique. Le rôle des réseaux mondiaux,, N ° 7, p. 231-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008635v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01805286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faire face de l’individu, ses violences et ses potentialités créatives en situation de transitions technologiques et économiques : nouvelles formes d’individuation.</w:t>
               </w:r>
@@ -4401,227 +4401,421 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lipani-Vaissade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue française des Sciences de l’Information, RFSIC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 20, septembre 2020, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche scientifique et médias : enjeux et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lipani-Vaissade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des Sciences de l’Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://journals.openedition.org/rfsic/9316, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.9316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.9316⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04584111v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03008704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Delaume or creative intermediality : an emancipating appropriation of meaning for the reader .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editors Dawn M.Cornelio, Eugénie Péron-Douté, Co-editor Roger Célestin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chloé Delaume : une oeuvre intermédiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30 (1), Routledge/Taylor and Francis group, UK, pp.30-41, 2026, Contemporary French and Francophone Studies, ISSN 1740-9292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2026.2603101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05563083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE NOUVELLE ESTHÉTIQUE DU VIVANT PAR LA PERCEPTION DE L'ÉCOSYSTÈME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iba Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, collection PrimaLun@ 36, 2026, 97-212; EAN html : 9791030012279. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vivant comme effet de sens, Beyaert-Geslin, Anne, Forthoffer, Camille, dir.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, , 2026, ISBN html : 979-10-300-1227-9 ISBN pdf : 979-10-300-1228-6 ISSN : 2741-1818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médiations, médiatisations et dispositifs pédagogiques : nouvelles sociabilités et ressources en technologie et humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4634,159 +4828,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie, continuité et imprévu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-dire technologique : médiatisation numérique vs esthétique du vivant. Un impensé en mise en miroir pour l’ Occident et l’Asie ? (Avec l’apport en lecture sur Yuk HUI de Changxu HUANG, Doctorant Université Paris Sorbonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changxu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUB Rennes.; D2iA (Dynamiques, Interactions, Interculturalité Asiatiques) UMRU 24140 Université Bordeaux Montaigne et Université La Rochelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre-dire une juste hiérarchie, Pierre-Henry de Bruyn, Responsable d’ouvrage, D2IA, Université La Rochelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation subversive en dispositifs numériques : machine learning, deep learning, dark patterns-design. Impacts des usages et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4806,159 +5000,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forces d’innovation de la subversion numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Subversive innovation in digital devices: machine learning, deep learning-dark patterns-design</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation subversive en dispositifs numériques : machine learning, deep learning-dark patterns-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lenoël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forces d’innovation de la subversion numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.105-118, In press</w:t>
+              <w:t xml:space="preserve">, , pp.111-124, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions en communication participative urbaine : rôle du design dans la construction du sens et de l’agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lenoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4974,1102 +5168,1102 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le design dans la cité. Nouvelles manières d’appréhender la conception, DENI Michela, TUFANO Antonella, RICCIO Pierre-Michel,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MTO n° 14, IMT Mines Alès, École Mines-Télécoms, Presses des Mines. (n° 14,), Presses des Mines., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humanisme numérique ou le sensible en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Commandré, Bertrand Mocquet, Lise Vieira (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux, Monique Commandre, Bertrand Mocquet, Lise Vieira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.169-182, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupvd.36425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humanisme numérique ou le sensible en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Perpignan.; OpenEdition Books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseau,coord. COMMANDRE Monique, MOCQUET Bertrand.et VIEIRA Lise, Préface de AGOSTINELLI Serge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://books.openedition.org/pupvd/36425?lang=fr, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupvd.36425.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04584121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et le vin : du monde des traditions au monde de l’innovation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vin, les femmes s'en mêlent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grappes et Millésimes, Presses Universitaires de Bordeaux, PUB, 252 p., 2019, Le vin, les femmes s'en mêlent, Carmela Maltone et Maylis Santa-Cruz, ISBN : 979-10-300-0307-9, ISSN : 1242-5354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et le vin : du monde des traditions au monde de l'innovation. Mythes et nouvelles représentations sociales en France et en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmela Maltone; Maylis Santa-Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vin : Quand les femmes s'en mêlent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux., 2019, Collection Grappes et Millésimes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des interfaces au bio pouvoir. Le progrès social et le défi humaniste sous le prisme du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble Akam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soufiane Rouissi; Anne Beyaert-Geslin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vie interfaciale. Regards croisés en SIC et en Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, 2019, 978-2-85892-598-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des plateformes en ligne. E réputation et interactions numériques. Etude sur les auteurs chevronnés de Trip Advisor, Chap. 18, p. 255-268,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Utecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alcantara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data et visibilité en ligne. Un enjeu pluridisciplinaire de l’économie numérique, Christophe Alcantara Francine Charest, Serge Agostinelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, Paris, 300 p, 2018, ISBN : 978-2-35671-507-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadisme des Y, des Z et des alphas : inter culturalités numériques ou territorialisation ? , p.99-117.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Propedia, CACS, Center for Applied Cultural Studies. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémè, Social media, Cultural mobility Game</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Journal of Applied Social and Human Sciences,Pascal Lardellier, 2017, Epistémè, Vol.18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, le digital : leurs frontières, leurs formes (invisibles ou silencieuses) leurs altérités et leurs innovations : autres liens, autres seuils, autre Humain ?, p.56-72.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité de recherche « Bibliothèque numérique et patrimoine ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridités, frontières et seuils : L’ouverture des espaces informationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03010673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, le digital : leurs frontières, leurs formes (invisibles ou silencieuses) leurs altérités et leurs innovations : autres liens, autres seuils, autre Humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fenniche, Raja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut supérieur de documentation (ISD), 2016, 978-9938-14-825-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing. Pour un renforcement du lien et du capital social De l’externalisation à la co-création. Questionnements et enjeux , p. 273-295.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité de recherche « Bibliothèque numérique et patrimoine »,Université de la Manouba, Institut supérieur de Documentation, Tunisie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridités, frontières et seuils : L’ouverture des espaces informationnels, Dir. Raja Fenniche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut supérieur de documentation (ISD), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Institut supérieur de documentation (ISD), 2016, 978-9938-14-825-1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC, cultures, engagements citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Agostinelli et Nicole Koulayan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes numériques: intelligence collective, développement durable, interculturalité, transfert de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2016, 978-2-35671-402-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disappointment and virtuality. From cyberspace to the human body : imagination or deception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Majkut, Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deception: Essays from the Outis Project on Deception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zeta Books, 2010, 978-973-1997-57-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, 2016, 978-2-35671-402-2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction d’un réseau de partenaires en recherche-action : Prévention et promotion de la santé mentale des personnes en insertion socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marie-Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routier, Cédric and Arripe, Agnès d'. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et santé : enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.53-64, 2010, 978-2-7574-0177-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6137,51 +6331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0710967"/>
+    <w:nsid w:val="F01E93D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2043-5333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200825720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Leno&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Atallah-Bidart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Darmawan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1402/7/077073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.9.3-4.271-291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K3PF7SRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iba Diaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grellety" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani-Vaissade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9316" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxu Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.36425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.36425." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Utecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie-Montagnac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2043-5333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200825720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lubnau Wimez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline S&#233;gui Entraygues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Leno&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.6803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Atallah-Bidart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deni Darmawan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kiyindou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1402/7/077073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.9.3-4.271-291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K3PF7SRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iba Diaw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726652v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Angl&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grellety" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lipani-Vaissade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2026.2603101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxu Huang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.36425" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.36425." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Utecht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie-Montagnac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>