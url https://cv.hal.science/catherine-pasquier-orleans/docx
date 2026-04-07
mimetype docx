--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1018,51 +1018,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
@@ -1101,93 +1101,102 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01519829v1</w:t>
+                <w:t xml:space="preserve">hal-01376239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
@@ -1226,78 +1235,69 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01376239v1</w:t>
+                <w:t xml:space="preserve">halshs-01519829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t>
               </w:r>
@@ -1519,376 +1519,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical filtering for improved soil water content estimation from electrical resistivity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tetegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 183-184, pp.32-40. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644737v1</w:t>
+                <w:t xml:space="preserve">hal-02652709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical filtering for improved soil water content estimation from electrical resistivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tetegan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arlène Besson</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183-184, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652709v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1964,90 +1964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t>
@@ -3340,307 +3340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tetegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750021v1</w:t>
+                <w:t xml:space="preserve">hal-02748208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tetegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arlène Besson</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748208v1</w:t>
+                <w:t xml:space="preserve">hal-02750021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence de la variabilité spatio-temporelle du fonctionnement hydrodynamique des sols par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,333 +3836,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial description of the soil water dynamic by the electrical resistivity at the field scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Using the electrical resistivity for describing the temporal variability of the soil water content at the field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Workshop on High Resolution Digital Soil Sensing &amp; Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754697v1</w:t>
+                <w:t xml:space="preserve">hal-02754984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the electrical resistivity for describing the temporal variability of the soil water content at the field scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Spatial description of the soil water dynamic by the electrical resistivity at the field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1. Global Workshop on High Resolution Digital Soil Sensing &amp; Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754984v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mesure de résistivité électrique à la description du fonctionnement hydrodynamique des sols à l’échelle de la parcelle agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,77 +4342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structuration spatio-temporelle des teneurs en eau des sols à l’échelle parcellaire par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,77 +4467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation du fonctionnement hydrodynamique des sols à l’échelle parcellaire par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance d’une plantation de merisiers à l’aide de mesures de résistivité électrique des sols. Mise en évidence des facteurs limitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -5572,97 +5572,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221560v1</w:t>
+                <w:t xml:space="preserve">hal-02736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -5697,73 +5697,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
+              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736215v1</w:t>
+                <w:t xml:space="preserve">hal-04221560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t>
               </w:r>
@@ -6222,372 +6222,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données collectées pour la modélisation des scénarios dans les sites et les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PIVOTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786091v1</w:t>
+                <w:t xml:space="preserve">hal-01821848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
+              <w:t xml:space="preserve">Séminaire PIVOTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821847v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données collectées pour la modélisation des scénarios dans les sites et les territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821848v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using airborne thermal inertia mapping to analyse the soil spatial variability at regional scale</w:t>
               </w:r>
@@ -7223,77 +7223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan azoté de chaque effluent et son mode de gestion associé (projet MétaMétha)</w:t>
+                <w:t xml:space="preserve">Impact de l'insertion de la méthanisation sur le bilan C et N en exploitation polyculture élevage (projet MétaMétha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
@@ -7860,261 +7860,261 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222155v1</w:t>
+                <w:t xml:space="preserve">hal-03196292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcelles expérimentales équipées pour leur suivi hydrique et azoté (projet MétaMétha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan azoté de chaque effluent et son mode de gestion associé (projet MétaMétha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Savoie</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 8p</w:t>
+              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222048v1</w:t>
+                <w:t xml:space="preserve">hal-03222155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'insertion de la méthanisation sur le bilan C et N en exploitation polyculture élevage (projet MétaMétha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcelles expérimentales équipées pour leur suivi hydrique et azoté (projet MétaMétha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
+              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196292v1</w:t>
+                <w:t xml:space="preserve">hal-03222048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
               </w:r>
@@ -8216,254 +8216,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 12p</w:t>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222074v1</w:t>
+                <w:t xml:space="preserve">hal-03367228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
+                <w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367228v1</w:t>
+                <w:t xml:space="preserve">hal-03222074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données des teneurs et des flux d'eau et d'azote dans l'essai (projet MétaMétha)</w:t>
               </w:r>
@@ -8554,51 +8554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9355,51 +9355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>