--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -620,684 +620,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling reactive nitrogen fluxes and mitigation scenarios on a landscape in Central France</w:t>
+                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Franqueville</w:t>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Benhamou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.05.019⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801980v1</w:t>
+                <w:t xml:space="preserve">hal-01822912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling reactive nitrogen fluxes and mitigation scenarios on a landscape in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+                <w:t xml:space="preserve">Damien Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thieu</w:t>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Théry</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264, pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822912v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Epron</w:t>
+                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634167v1</w:t>
+                <w:t xml:space="preserve">hal-01376239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
+                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376239v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519829v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de résistivité électrique : un outil d'aide à la cartographie des sols. L'exemple de l'Unité expérimentale d'Epoisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,376 +1519,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical filtering for improved soil water content estimation from electrical resistivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tetegan</w:t>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlène Besson</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183-184, pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652709v1</w:t>
+                <w:t xml:space="preserve">hal-02644737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical filtering for improved soil water content estimation from electrical resistivity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tetegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.008⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644737v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1964,90 +1964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2706,342 +2706,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse conjointe de la structure des sous bassins-versants du Haut-Loir et de l’azote dans le réseau hydrographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+                <w:t xml:space="preserve">hal-02734678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte des Données, Enquêtes « Fermes »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736527v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse conjointe de la structure des sous bassins-versants du Haut-Loir et de l’azote dans le réseau hydrographique</w:t>
+                <w:t xml:space="preserve">Collecte des Données, Enquêtes « Fermes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734678v1</w:t>
+                <w:t xml:space="preserve">hal-02736527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PePSOL : une base de données pour capitaliser les données sur les propriétés fonctionnelles des sols français</w:t>
               </w:r>
@@ -3066,51 +3066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3340,307 +3340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+                <w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tetegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tetegan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Giot</w:t>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748208v1</w:t>
+                <w:t xml:space="preserve">hal-02750021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la teneur en éléments grossiers des sols à l’échelle parcellaire à partir de la mesure de résistivité électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Field-scale estimation of rock content in stony soils from electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tetegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750021v1</w:t>
+                <w:t xml:space="preserve">hal-02748208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence de la variabilité spatio-temporelle du fonctionnement hydrodynamique des sols par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,208 +3836,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the electrical resistivity for describing the temporal variability of the soil water content at the field scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Estimation spatialisée de la lame d’eau drainée à l’échelle parcellaire : apport de la résistivité électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754984v1</w:t>
+                <w:t xml:space="preserve">hal-01192296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial description of the soil water dynamic by the electrical resistivity at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,363 +4056,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Workshop on High Resolution Digital Soil Sensing &amp; Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure de résistivité électrique à la description du fonctionnement hydrodynamique des sols à l’échelle de la parcelle agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Using the electrical resistivity for describing the temporal variability of the soil water content at the field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754802v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation spatialisée de la lame d’eau drainée à l’échelle parcellaire : apport de la résistivité électrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Moeys</w:t>
+                <w:t xml:space="preserve">De la mesure de résistivité électrique à la description du fonctionnement hydrodynamique des sols à l’échelle de la parcelle agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Journées scientifiques du GFHN "Impact de l’usage du sol sur les ressources en eau souterraine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192296v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structuration spatio-temporelle des teneurs en eau des sols à l’échelle parcellaire par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4467,77 +4467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation du fonctionnement hydrodynamique des sols à l’échelle parcellaire par résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance d’une plantation de merisiers à l’aide de mesures de résistivité électrique des sols. Mise en évidence des facteurs limitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,77 +4743,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -5572,97 +5572,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
+              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736215v1</w:t>
+                <w:t xml:space="preserve">hal-04221560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -5697,73 +5697,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221560v1</w:t>
+                <w:t xml:space="preserve">hal-02736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t>
               </w:r>
@@ -5868,726 +5868,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anaerobic digestion on n balance in a crop succession fertilized with treated or untreated manures: first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Savoie</w:t>
+                <w:t xml:space="preserve">Indirect emission of nitrous oxide from rivers: first results of a study on the Loir watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826831v1</w:t>
+                <w:t xml:space="preserve">hal-02788159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mitigation scenarios on a landscape in Central France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of anaerobic digestion on n balance in a crop succession fertilized with treated or untreated manures: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Lemekhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820563v1</w:t>
+                <w:t xml:space="preserve">hal-01826831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect emission of nitrous oxide from rivers: first results of a study on the Loir watershed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling mitigation scenarios on a landscape in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788159v1</w:t>
+                <w:t xml:space="preserve">hal-01820563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données collectées pour la modélisation des scénarios dans les sites et les territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">Séminaire PIVOTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821848v1</w:t>
+                <w:t xml:space="preserve">hal-02786091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa dans le projet d’intérêt régional MétaMétha</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Girot</w:t>
+                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PIVOTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Orléans, France. 2017</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786091v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données collectées pour la modélisation des scénarios dans les sites et les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821847v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using airborne thermal inertia mapping to analyse the soil spatial variability at regional scale</w:t>
               </w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7128,51 +7128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7223,77 +7223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7389,265 +7389,265 @@
                 <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de Précision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
+              <w:t xml:space="preserve"> Agriculture de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933820v1</w:t>
+                <w:t xml:space="preserve">hal-02824343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dorigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agriculture de précision</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t>
+              <w:t xml:space="preserve">Agriculture de Précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824343v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7779,546 +7779,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'insertion de la méthanisation sur le bilan C et N en exploitation polyculture élevage (projet MétaMétha)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196292v1</w:t>
+                <w:t xml:space="preserve">hal-03504486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan azoté de chaque effluent et son mode de gestion associé (projet MétaMétha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcelles expérimentales équipées pour leur suivi hydrique et azoté (projet MétaMétha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
+              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222155v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcelles expérimentales équipées pour leur suivi hydrique et azoté (projet MétaMétha)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'insertion de la méthanisation sur le bilan C et N en exploitation polyculture élevage (projet MétaMétha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 8p</w:t>
+              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222048v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan azoté de chaque effluent et son mode de gestion associé (projet MétaMétha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRAE. 2020, 14p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03504486v1</w:t>
+                <w:t xml:space="preserve">hal-03222155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8357,51 +8357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols et de leur homogénéité dans l'essai (projet MétaMétha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8541,64 +8541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE, Rapport final sur le suivi des quatre sites instrumentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de résistivité électrique : un outil d'aide à la caractérisation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8922,51 +8922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistivité électrique : outil d'aide à la cartographie des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9355,51 +9355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XDMDTW1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pioufle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Lemekhova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laloua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05074645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949821v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ortolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>