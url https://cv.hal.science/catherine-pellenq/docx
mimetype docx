--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -893,51 +893,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2466,312 +2466,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292709v1</w:t>
+                <w:t xml:space="preserve">hal-03123035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
+                <w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163291v1</w:t>
+                <w:t xml:space="preserve">hal-01292709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123035v1</w:t>
+                <w:t xml:space="preserve">hal-03163291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B090B6"/>
+    <w:nsid w:val="1A554679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4813,51 +4813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1CE4DBC"/>
+    <w:nsid w:val="8E1057AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5999-0366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147517907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mamelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfahun Melese Yilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Javellas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coda Maryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00110386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Huffenus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Gunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janessa Graves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vaqas Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammed Vaqas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5999-0366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147517907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mamelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfahun Melese Yilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Javellas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coda Maryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00110386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Huffenus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Gunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janessa Graves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vaqas Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammed Vaqas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>