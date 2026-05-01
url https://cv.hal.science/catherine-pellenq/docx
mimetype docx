--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -658,412 +658,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and needs of autistics students in higher education</w:t>
+                <w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mamelli</w:t>
+                <w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (2), pp.343-365</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907221v1</w:t>
+                <w:t xml:space="preserve">hal-03689692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.986⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139001v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t>
+                <w:t xml:space="preserve">Challenges and needs of autistics students in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+                <w:t xml:space="preserve">Anna Mamelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (2), pp.343-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689692v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Vaqas Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.S79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689654v1</w:t>
+                <w:t xml:space="preserve">hal-04139001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Labor and Psychosocial Wellbeing: Findings from Ethiopia</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological health and well-being of children working in the brick industry: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,51 +1287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological health of children who work: Effects of schooling, age, and gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2466,342 +2466,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123035v1</w:t>
+                <w:t xml:space="preserve">hal-01292709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292709v1</w:t>
+                <w:t xml:space="preserve">hal-03163291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163291v1</w:t>
+                <w:t xml:space="preserve">hal-03123035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture-speech rate and bimodal production in the child aged 3 to 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,51 +3003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du débit de parole chez l'enfant francophone dans des tâches narrative et conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal explanations in French children: gesture as a window into abstract thought ? Evanston, Chicago, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 2007 Integrating gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité de la communication chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,51 +4188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Working Children Feel About Their Lives? And Why it Matters That We Know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammed Vaqas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,51 +4287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'effet sur la qualité de vie des enfants: étude dans des manufactures de briques en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pays du Sud face aux défis du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2019, Collection : Psychologie du travail, 978-2-343-17731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4356,51 +4356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Multimodal Explanations in French Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,51 +4496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological health of children working in brick kilns: A Classification Tree Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4665,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A554679"/>
+    <w:nsid w:val="E4E39EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4813,51 +4813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E1057AF"/>
+    <w:nsid w:val="A39AB25A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5999-0366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147517907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mamelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfahun Melese Yilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Javellas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coda Maryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00110386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Huffenus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Gunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janessa Graves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vaqas Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammed Vaqas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5999-0366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147517907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mamelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfahun Melese Yilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Javellas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coda Maryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00110386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Huffenus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Gunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janessa Graves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vaqas Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammed Vaqas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>