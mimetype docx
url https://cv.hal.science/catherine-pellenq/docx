--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -658,412 +658,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t>
+                <w:t xml:space="preserve">Challenges and needs of autistics students in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+                <w:t xml:space="preserve">Anna Mamelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (2), pp.343-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689692v1</w:t>
+                <w:t xml:space="preserve">hal-04907221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Vaqas Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.S79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689654v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and needs of autistics students in higher education</w:t>
+                <w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Mamelli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907221v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Vaqas Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+                <w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139001v1</w:t>
+                <w:t xml:space="preserve">hal-03689692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Labor and Psychosocial Wellbeing: Findings from Ethiopia</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological health and well-being of children working in the brick industry: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1281,222 +1281,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working and non-working children’s psychosocial well-being: what makes the difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0305000918000235⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (Issue Suppl 2), pp.A626.1-A626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689838v1</w:t>
+                <w:t xml:space="preserve">halshs-02059277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working and non-working children’s psychosocial well-being: what makes the difference?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (Issue Suppl 2), pp.A626.1-A626. </w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (6), pp.1337-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2018-ICOHabstracts.1765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0305000918000235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02059277v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
               </w:r>
@@ -1622,373 +1622,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialiser des enseignants ? -Evaluation des effets d'un dispositif de formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+                <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducrot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp.211-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888430903117518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292648v1</w:t>
+                <w:t xml:space="preserve">hal-00482532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10888430903117518⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482532v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécialiser des enseignants ? -Evaluation des effets d'un dispositif de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guidetti</w:t>
+                <w:t xml:space="preserve">Renaud Javellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292628v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner des stratégies pour comprendre en moyenne section de maternelle.</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological health of children who work: Effects of schooling, age, and gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,51 +2472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,77 +2567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture-speech rate and bimodal production in the child aged 3 to 11 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,103 +3003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assela Reig Alamillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3124,77 +3124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du débit de parole chez l'enfant francophone dans des tâches narrative et conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3396,51 +3396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal explanations in French children: gesture as a window into abstract thought ? Evanston, Chicago, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 2007 Integrating gesture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité de la communication chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,51 +4188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Working Children Feel About Their Lives? And Why it Matters That We Know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammed Vaqas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,51 +4287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'effet sur la qualité de vie des enfants: étude dans des manufactures de briques en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pays du Sud face aux défis du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2019, Collection : Psychologie du travail, 978-2-343-17731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4356,51 +4356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Multimodal Explanations in French Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Colletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,51 +4496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological health of children working in brick kilns: A Classification Tree Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4665,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4E39EA1"/>
+    <w:nsid w:val="CE1B1F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4813,51 +4813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A39AB25A"/>
+    <w:nsid w:val="BF7D6439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5999-0366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147517907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mamelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfahun Melese Yilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Javellas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coda Maryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00110386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Huffenus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Gunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janessa Graves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vaqas Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammed Vaqas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5999-0366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147517907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mamelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Greene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfahun Melese Yilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19137938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-ICOHabstracts.1765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Javellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coda Maryse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00110386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Campanale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01297456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fabienne Huffenus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Gunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janessa Graves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vaqas Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammed Vaqas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>