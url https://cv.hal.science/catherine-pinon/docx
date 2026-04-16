--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -290,165 +290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05497336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus et langue arabe : un changement de paradigme</w:t>
+                <w:t xml:space="preserve">Grammaticalisation du maṣdar kawn en arabe contemporain : « le fait de », « parce que », « que »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.29-39</w:t>
+              <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mélanges en mémoire de Djamel Eddine Kouloughli, 65, pp.77-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511222v1</w:t>
+                <w:t xml:space="preserve">halshs-01969065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaticalisation du maṣdar kawn en arabe contemporain : « le fait de », « parce que », « que »</w:t>
+                <w:t xml:space="preserve">Corpus et langue arabe : un changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mélanges en mémoire de Djamel Eddine Kouloughli, 65, pp.77-100</w:t>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01969065v1</w:t>
+                <w:t xml:space="preserve">hal-01511222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques autour de l’expression de la modalité « pouvoir » en arabe contemporain</w:t>
               </w:r>
@@ -644,165 +644,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel corpus peut aider à fonder la grammaire d’une langue pluriglossique ? Exemple de l’arabe contemporain</w:t>
+                <w:t xml:space="preserve">Gérer la charge émotionnelle liée à la langue arabe : un défi pour le professeur de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Corpus, données, modèles, 54-55, pp.39-58</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'émotion et l'apprentissage des langues, 48, pp.115-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01946729v1</w:t>
+                <w:t xml:space="preserve">halshs-01949984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la charge émotionnelle liée à la langue arabe : un défi pour le professeur de langue étrangère</w:t>
+                <w:t xml:space="preserve">Quel corpus peut aider à fonder la grammaire d’une langue pluriglossique ? Exemple de l’arabe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L'émotion et l'apprentissage des langues, 48, pp.115-135</w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corpus, données, modèles, 54-55, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01949984v1</w:t>
+                <w:t xml:space="preserve">halshs-01946729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VALEURS DE KÂNA EN ARABE CONTEMPORAIN</w:t>
               </w:r>
@@ -952,286 +952,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut des normes grammaticales dans l'enseignement de l'arabe ou comment les enseignants transmettent une vision hagio-mythologique de l'arabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et mémoire de la croisade. Édition, traduction et commentaire du récit de la première croisade de l’Iʿlām d’al-Ḥarīrī (926/1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants, amants, poètes et fous. Séances offertes à Katia Zakharia.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savants, amants, poètes et fous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Centre français d’archéologie et de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-291, 2019, 978-2-35159-550-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02412451v1</w:t>
+                <w:t xml:space="preserve">halshs-04427604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rumeurs grammaticales à l'épreuve des statistiques textuelles : l'exemple du marquage du futur avec sa- et sawfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Binaghi; Manuel Sartori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuṣḥā écrit contemporain. Usages et nouveaux développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diacritiques Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-198, 2019, Didactique et linguistique, 979-10-97093-04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02541286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mémoire de la croisade. Édition, traduction et commentaire du récit de la première croisade de l’Iʿlām d’al-Ḥarīrī (926/1520)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le statut des normes grammaticales dans l'enseignement de l'arabe ou comment les enseignants transmettent une vision hagio-mythologique de l'arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants, amants, poètes et fous</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savants, amants, poètes et fous. Séances offertes à Katia Zakharia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427604v1</w:t>
+                <w:t xml:space="preserve">halshs-02412451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de Hārūn al‑Rašīd dans la tradition magique islamique</w:t>
               </w:r>
@@ -2614,51 +2614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F5D040"/>
+    <w:nsid w:val="068E93DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2845,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8247-2260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170208877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.8123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13425?lang=fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/13416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004325883_013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13332?lang=fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Choueiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01945751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8247-2260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170208877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.8123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13425?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/962" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/13416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004325883_013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13332?lang=fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Choueiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01945751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>