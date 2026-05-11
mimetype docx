--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -644,165 +644,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la charge émotionnelle liée à la langue arabe : un défi pour le professeur de langue étrangère</w:t>
+                <w:t xml:space="preserve">Quel corpus peut aider à fonder la grammaire d’une langue pluriglossique ? Exemple de l’arabe contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L'émotion et l'apprentissage des langues, 48, pp.115-135</w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corpus, données, modèles, 54-55, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01949984v1</w:t>
+                <w:t xml:space="preserve">halshs-01946729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel corpus peut aider à fonder la grammaire d’une langue pluriglossique ? Exemple de l’arabe contemporain</w:t>
+                <w:t xml:space="preserve">Gérer la charge émotionnelle liée à la langue arabe : un défi pour le professeur de langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Corpus, données, modèles, 54-55, pp.39-58</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'émotion et l'apprentissage des langues, 48, pp.115-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01946729v1</w:t>
+                <w:t xml:space="preserve">halshs-01949984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VALEURS DE KÂNA EN ARABE CONTEMPORAIN</w:t>
               </w:r>
@@ -952,286 +952,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mémoire de la croisade. Édition, traduction et commentaire du récit de la première croisade de l’Iʿlām d’al-Ḥarīrī (926/1520)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le statut des normes grammaticales dans l'enseignement de l'arabe ou comment les enseignants transmettent une vision hagio-mythologique de l'arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants, amants, poètes et fous</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savants, amants, poètes et fous. Séances offertes à Katia Zakharia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427604v1</w:t>
+                <w:t xml:space="preserve">halshs-02412451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rumeurs grammaticales à l'épreuve des statistiques textuelles : l'exemple du marquage du futur avec sa- et sawfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Binaghi; Manuel Sartori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuṣḥā écrit contemporain. Usages et nouveaux développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diacritiques Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-198, 2019, Didactique et linguistique, 979-10-97093-04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02541286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut des normes grammaticales dans l'enseignement de l'arabe ou comment les enseignants transmettent une vision hagio-mythologique de l'arabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et mémoire de la croisade. Édition, traduction et commentaire du récit de la première croisade de l’Iʿlām d’al-Ḥarīrī (926/1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants, amants, poètes et fous. Séances offertes à Katia Zakharia.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savants, amants, poètes et fous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo; Centre français d’archéologie et de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-291, 2019, 978-2-35159-550-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02412451v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de Hārūn al‑Rašīd dans la tradition magique islamique</w:t>
               </w:r>
@@ -2614,51 +2614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="068E93DD"/>
+    <w:nsid w:val="867DE011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2845,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8247-2260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170208877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.8123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13425?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/962" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/13416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004325883_013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13332?lang=fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Choueiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01945751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-pinon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8247-2260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170208877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.8123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13425?lang=fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/13416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004325883_013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/13332?lang=fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Choueiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01945751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>